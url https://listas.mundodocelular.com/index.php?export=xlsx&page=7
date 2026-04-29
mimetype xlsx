--- v0 (2026-03-10)
+++ v1 (2026-04-29)
@@ -14,152 +14,149 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 04:01</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B PRETO</t>
+    <t>Lista gerada no: 29/04/2026 16:16</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO AZUL</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO AZUL</t>
-[...1 lines deleted...]
-  <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B  NATURAL</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B  BRANCO</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADE B BRANCO</t>
   </si>
   <si>
     <t>IPHONE 13 PRO MAX 128GB GRADE B AZUL</t>
   </si>
   <si>
     <t>IPHONE 13 PRO MAX 128GB GRADE B GRAY</t>
   </si>
   <si>
-    <t>FONTE APPLE IPHONE CABO E FONTE 35W</t>
-[...2 lines deleted...]
-    <t>FONTE</t>
+    <t>IPHONE 14 128GB GRADE B BRANCO</t>
   </si>
   <si>
     <t>PHILIPS PILA RECARGABLE R03-B2RTU10/97 1000MHA</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>PHILIPS</t>
   </si>
   <si>
     <t>IPHONE 15 128GB GRADE A PRETO</t>
   </si>
   <si>
     <t>GRAVADOR DE VOZ PLAUD NOTE 64GB NB100 SILVER</t>
   </si>
   <si>
     <t>WALK TALK</t>
   </si>
   <si>
     <t>PLAUD</t>
   </si>
   <si>
     <t>GRAVADOR DE VOZ PLAUD NOTE 64GB NB100 STAR</t>
   </si>
   <si>
-    <t>IPHONE 15 128GB MTP13HN/A A3090 ROSA</t>
-[...4 lines deleted...]
-  <si>
     <t>IPHONE SE2  64GB BLACK SWAP USA</t>
   </si>
   <si>
     <t>IPHONE SE2  64GB RED SWAP USA</t>
   </si>
   <si>
     <t>IPHONE SE2 128GB VERMELHO SWAP USA</t>
   </si>
   <si>
     <t>IPHONE SE2 256GB BLACK SWAP USA</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO 512GB GRADE A VERDE</t>
-[...1 lines deleted...]
-  <si>
     <t>IPHONE 13 PRO 128GB GRADE B GRAY CINZA</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE B DOURADO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE B GRAY</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE B BANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 512GB GRADE B VERDE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd69b5320df1daef7661384967306e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09b2f6014f7aead6eca095f0c994d5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764186e27e36b54b6fe679235ea71945.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fef780e58d2debdd7d516a7fcf4ae.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955590a15f1247093c63160cb4a8cb32.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b870737063ad6a373e759e9a24efdb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccdc7f5bde0ec72b147ed8deaf040e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecaac9f58ca0eee4f253de164c7f94.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f29a17284b3ef3606ed3a3d71c5a24.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364cb2b170af6a158e482f3c34f93af.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86fa48f5144c79671b44a979c2f00a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbd57aa4909f198ff4bd03539b423c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174c0b29a56a18abae19d6eedada61b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97f14212873b687e6f252f3f16b0d7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cd51c2207e0c3d7818465b4732d4e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd48f392b1724f8c9dda2536784fc30.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75786bcf5e434ea55d260ef4d7a0da7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ee64c39c6914978a1bc277146f66c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76198a064a76775e7c9e83679ad9a1a4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217ef624c827d251e57ada43c1c1b33.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f00b864bfd4c71f9f606849b2e762.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c874cf7bb1192ea73a3407a57cdc82.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd83ddde4b3e0b5fe9bb8747d4e2f49.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aefff86e09db0b7311267d88131345.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9168ae2ce27238bca2e6491d8b065.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a942ecb1668a5bbc13f744aa1490f4c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d79307d24d75185bfb09aa706cf405.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11c767dc714755762d2eaf1aa3674d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd9dca10f05939b66347fa764511de.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f22d14a1dbaf0b954824f6f250285.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0016d09afed2cc083611186e9daee6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15097f889b126b71935f932f584f6dbc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9d3ce48093a0acfc3bb00c7724b03.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95803a83432c1ed1b27921f0ab332ee.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d0e4a5d94d145bf39c2ad89c778ff.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c954ec9d5a78a092f8763bd3c6eac.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef35138e35e064129e7f333e67c3f4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c036d4d4fd59681cc6580851afb1e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864b66bff88eca1305716d03d64ae3b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ed2fc6e683c03a6f0849f3dcfaf5d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1124,386 +1121,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>133388</v>
+        <v>133432</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>699.0</v>
+        <v>735.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>133432</v>
+        <v>133449</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>735.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>133449</v>
+        <v>133456</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
         <v>750.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>133456</v>
+        <v>134248</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>750.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>134248</v>
+        <v>134255</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>299.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>134255</v>
+        <v>134279</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
         <v>450.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>134279</v>
+        <v>134309</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>450.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>134316</v>
+        <v>134484</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>15.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>134484</v>
+        <v>134521</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>4.0</v>
+        <v>515.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>134521</v>
+        <v>134613</v>
       </c>
       <c r="C11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" t="s">
         <v>21</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F11" s="3">
-        <v>515.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>134613</v>
+        <v>134637</v>
       </c>
       <c r="C12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
       <c r="F12" s="3">
         <v>180.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>134637</v>
+        <v>134712</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>180.0</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>134675</v>
+        <v>134729</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>605.0</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>134705</v>
+        <v>134743</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>299.0</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>134712</v>
+        <v>134767</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>105.0</v>
+        <v>129.99</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>134729</v>
+        <v>134866</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>105.0</v>
+        <v>387.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>134743</v>
+        <v>134873</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>119.99</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>134767</v>
+        <v>134880</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>129.99</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>134781</v>
+        <v>134897</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>485.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>134866</v>
+        <v>134910</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>387.0</v>
+        <v>470.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>