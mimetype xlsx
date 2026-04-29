--- v0 (2026-03-10)
+++ v1 (2026-04-29)
@@ -14,152 +14,146 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 03:58</t>
-[...11 lines deleted...]
-    <t>IPHONE 16 PRO MAX 256GB BLACK TITANIUN</t>
+    <t>Lista gerada no: 29/04/2026 15:12</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB DESERT TITANIUN</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV ATV PRIME 4K ULTRA HD STREMING PLAYER</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>PRIME</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 128GB BRANCO SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BLACK USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BLUE USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 128GB BLACK SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B PRETO (BLACK)  U</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B VERDE USA</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE B PRETO AMERICANO SWAP</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...40 lines deleted...]
-  <si>
     <t>IPHONE 13 PRO MAX 128GB GRADE B AZUL</t>
   </si>
   <si>
     <t>IPHONE 14 PRO 128GB PRETO   GRADE B</t>
   </si>
   <si>
     <t>IPHONE 14 PRO 128GB ROXO  GRADE B  USA</t>
   </si>
   <si>
     <t>IPHONE 14 PRO 128GB GOLD  GRADE B  SWAP</t>
   </si>
   <si>
     <t>IPHONE 14 PRO MAX 128GB SWAP GRADE B PURPLE</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO B BLACK USA</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO B AZUL</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO B NATURAL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B PRETO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +176,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896de7ec266c358e878e944100ca8fb.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf11bb6d5d96a6b1a094ba37213ecad.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd0f0bca77f921830b82926f61ab97.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c853b3f1ac12194b772e395cf370e9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eeef74af2f3058e93509426a268004.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ec98627f8ecc533e6be1d6aa52044.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e13606bf5cf144034babe55992347.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884a8dd1d0ba9d836f0e4462f67ff02.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910598f02bbc03066ce4804a0bdbe2e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c6915ee22745bfb48b2937b837ea0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d117fcd240b0fb1a0df692da1ca95.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32174bd0cfc673cb3c9424303cb464e6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261b6d3affb76eef8eec521266d979e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d821dc31e64b3b05d6397f4441f38e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f774a724b9328a3b42c53f92f66444.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98187be1904705e595286db05780b9e8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56801b3e6e446f8770452a40e5fffcb6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae057739e582f35b9e4bd855594265.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ae76ab97a7c6c7858d1bd78732c21.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62613ef69baedcef6c2a89828289cfe.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e686236e511c7c41db594f680903b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dc32c649f51f4f63299fe3350997b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081868e1f1e74476fc3dee878f85c84b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b381e3143d321df4127440aabca5de6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a754c851b62d762d81a7aeecd96e7d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39820f1f2c80c9d0a51eaeb3ef6d196e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0b25c313b49d3dabbca8cfb581d21.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79061bb62e93f5634c48c0e7e4a3acf1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f85cd9ae17fbb8779d013d6b8fcea8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee53acefac918270d5255075fe66a2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce23a8c90d8a27839c1f0a428d415c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8171e5cfa655acf5a3b5269a8c9d3d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44db86ab9900bab4c2009330cbc351.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecd0f186cbe7016270f6b4b9833fe9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6ce7f1f799ba088b1e72e9b644a3a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889e39bed1a0e6309cc14762cbd5e9e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98248c3d3012fbae00d256489c9b0021.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5f7dbc8e877ad39b20921516f113c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ce2dee313dbd8cd140b30c16959cd.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2a022b1ef0378377b1541719a7f83.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1124,386 +1118,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>131315</v>
+        <v>131377</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>44.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>131360</v>
+        <v>131827</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>870.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>131421</v>
+        <v>132329</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>870.0</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>131827</v>
+        <v>132343</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>59.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>132329</v>
+        <v>132350</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>119.99</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>132343</v>
+        <v>132374</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>560.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>132350</v>
+        <v>132664</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>560.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>132374</v>
+        <v>133142</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>110.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>132664</v>
+        <v>133159</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>560.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>133142</v>
+        <v>133166</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>292.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>133159</v>
+        <v>133234</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>290.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>133166</v>
+        <v>133289</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D13" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>285.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>133289</v>
+        <v>133296</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>450.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>133296</v>
+        <v>133302</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>410.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>133302</v>
+        <v>133319</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>410.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>133319</v>
+        <v>133340</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>410.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>133340</v>
+        <v>133357</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D18" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>475.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>133357</v>
+        <v>133364</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
         <v>520.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>133364</v>
+        <v>133371</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
         <v>520.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>133371</v>
+        <v>133388</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>520.0</v>
+        <v>610.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>