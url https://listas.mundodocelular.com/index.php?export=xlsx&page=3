--- v0 (2026-03-10)
+++ v1 (2026-04-29)
@@ -14,173 +14,164 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 02:40</t>
-[...2 lines deleted...]
-    <t>REL APPLE WATCH S5 40MM  GPS +CELL SWAP  GRIS</t>
+    <t>Lista gerada no: 29/04/2026 14:14</t>
+  </si>
+  <si>
+    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO VERMELHO</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO PRETO</t>
+  </si>
+  <si>
+    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO MARRON</t>
+  </si>
+  <si>
+    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A+ PRETO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A+ BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A+ AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A   AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A GRAY- GRAFFITE USA</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE A+  BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A   USA  PURPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A   USA  PRETO</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI 13C 8+256GB  AZUL</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>CARREGADOR IPHONE MAGSAFE BATTERY PACK MODEL A2384 BRANCO</t>
+  </si>
+  <si>
+    <t>CARREGADOR</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>IPHONE 13  PRO MAX 128GB GRADE A+ GRAPHITE</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>RELOGIO BLULORY SMARTWATCH GLIFO 9 DO PRETO</t>
   </si>
   <si>
     <t>RELOGIO</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...14 lines deleted...]
-    <t>AURICULAR JBL BT TUNE 720BT BRANCO</t>
+    <t>BLULORY</t>
+  </si>
+  <si>
+    <t>FONE APPLE AIRPODS PRO MWP22ZM/A BRANCO</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
-    <t>JBL</t>
-[...71 lines deleted...]
-    <t>BLULORY</t>
+    <t>CABO APPLE WATCH ORIGINAL  SEM CAIXA</t>
+  </si>
+  <si>
+    <t>IPHONE 14  128GB  GRADE A    AZUL USA COM CHIP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A   NATURAL   USA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -203,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3a8bf90bb273560ea9f878b6d7d14.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f789e1bfe680e94ab64d4c6ebfdd8d6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51977c7285bc3fe188205ec859447ec2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6dd6c8823dc68e4ae892abb14819b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3845d0605e7084368633919eb5f79.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525302192a270ffee086328538f9aa4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c6d665b82d6a508e7bf3fb62236e6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147920a908f7794305e01081657ad87.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101accca0098936659764ca7ac2e03bf.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee9671b57f75f686dd9c2f66eeb79a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ad17336d14a5418fbe7c6ed12dfd9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bee1e42c7e4f2b3e43a0d5248a180d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4431978ca4c66238e3ef627f30dfb3f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17873c1f0288dfd8825c6c644fd46115.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1f2f92de432f5418c33eb7de2bf66.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d149034947863a80e6c27c9c1fcbb0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac07a3fbf4c21e20a69ee9251f6cfe.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442a88fd17a52520d7bb977a89f6f8d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f22dcd236241087056fc84c816d3b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c5fe0b44bf31f2c51fa211a0605e2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdbdc58c4cb541df893927dea536ec.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7353d4383162434a327ea8e06cfb0b9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace390f0c3c5203e67d972985b531f2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d184a2999a5022eaf9998c57ffb3aef.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f5f881afea0113f6c376607214f58.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a820fbd9120af482b01f7d0e7680724.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4f3a5acdde2f48c1994c7c0c672c6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af13fcc655b4a0e82f9b2c4edffe40.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080b69564f4bc55c49fe4d5eb2f540b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb696589d256dafb94fc5dfefe65adee.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607cef9d6e16948cac62f1080815301.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7d46d0e23c23c0a3a211589dab382.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5ecc64b035e438bc4a8bea00e72f5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf79c234175e9086dea55b97192bb1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43adad45bb0db3a1ceae8783e13de56.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980329951e89cc299b189c1e138b6ce.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3719699279d9e609e4071f356667ba6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6eb5f30b0f780f20a75912b314d00e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d86295a941f7dcae42fbc5da7c9a0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01755e3c420909187f7a9cb66af2e08.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1116,415 +1107,415 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>115834</v>
+        <v>117920</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>185.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>117050</v>
+        <v>117937</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>495.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>117616</v>
+        <v>117944</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>126.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>117685</v>
+        <v>117951</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>39.5</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>117920</v>
+        <v>118187</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>11.5</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>117937</v>
+        <v>118194</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>11.5</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>117944</v>
+        <v>118200</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>11.5</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>117951</v>
+        <v>118798</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>11.5</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>118156</v>
+        <v>119009</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F10" s="3">
-        <v>90.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>118187</v>
+        <v>120999</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F11" s="3">
-        <v>315.0</v>
+        <v>229.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>118194</v>
+        <v>121118</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F12" s="3">
-        <v>315.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>118200</v>
+        <v>121125</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F13" s="3">
-        <v>315.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>118798</v>
+        <v>121330</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F14" s="3">
-        <v>450.0</v>
+        <v>116.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>119009</v>
+        <v>121590</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F15" s="3">
-        <v>410.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>121118</v>
+        <v>121972</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F16" s="3">
-        <v>560.0</v>
+        <v>435.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>121125</v>
+        <v>122573</v>
       </c>
       <c r="C17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17" t="s">
         <v>31</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F17" s="3">
-        <v>530.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>121330</v>
+        <v>122979</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E18" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="F18" s="3">
-        <v>116.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>121590</v>
+        <v>124430</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="F19" s="3">
-        <v>14.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>121972</v>
+        <v>125093</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F20" s="3">
-        <v>435.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>122573</v>
+        <v>125444</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E21" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F21" s="3">
-        <v>18.0</v>
+        <v>670.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>