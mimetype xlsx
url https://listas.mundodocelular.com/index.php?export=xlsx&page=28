--- v0 (2026-03-10)
+++ v1 (2026-04-29)
@@ -14,149 +14,167 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 04:13</t>
-[...2 lines deleted...]
-    <t>XIAOMI REDMI NOTE 15 PRO 5G  8/256 AZUL</t>
+    <t>Lista gerada no: 29/04/2026 15:42</t>
+  </si>
+  <si>
+    <t>HONOR X5C PLUS NLA-LX1 4/256  CELESTE</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>XIAOMI</t>
-[...11 lines deleted...]
-    <t>SMARTPHONES</t>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>Relogio Inteligente Ulefone Armor Pro - Amoled - Bluetooth - Black</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>Apple Macbook Neo (2026) 13" A18 Pro 256 GB MHFF4LL/A - AZUL</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK NEO (2026) 13" A18 PRO 256 GB MHFA4LL/A -  BRANCO</t>
+  </si>
+  <si>
+    <t>Apple Macbook Neo (2026) 13" A18 Pro 256 GB MHFH4LL/A - Pink</t>
+  </si>
+  <si>
+    <t>IPHONE 16E 128GB BLACK LL/A OPEN BOX C/GARANTIA APPLE</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR M5 MDHA4LL/A 13.6" CHIP  16RAM /512G SSD STARLIGHT</t>
+  </si>
+  <si>
+    <t>1,185.00</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR MDHA4LL/A 13.6" CHIP M5 16RAM /512G SSD SKY AZUL</t>
+  </si>
+  <si>
+    <t>1,215.00</t>
+  </si>
+  <si>
+    <t>BOLSA VIDVIE BH02 LAPTOP 14IN PORTABLE</t>
+  </si>
+  <si>
+    <t>YESIDO</t>
+  </si>
+  <si>
+    <t>SUPORTE CAR WIRELES CHARGING CAR HOLDER HC1530  15W VIDVIE</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>SUPORTE CARRO MAGNETIC WIRELES CHARGING HOLDER 15W VINVIE 15W</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 512GB BRANCO TITANIUN GRADE A SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE B  AZUL AMERICANO SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK NEO (2026) 13" A18 PRO 256 GB MHFD4LL/A -  CITRUS</t>
+  </si>
+  <si>
+    <t>SAMSUNG GALAXY  A07 A075F 4GB/128GB  DUAL SIM  6.7" PRETO</t>
   </si>
   <si>
     <t>SAMSUNG</t>
   </si>
   <si>
-    <t>RELOGIO APPLE  WATCH  ULTRA GPS+CELULAR 49MM /  4G SWAP</t>
-[...50 lines deleted...]
-    <t>INFINIX SMART 10 X6725 3/64 AZUL</t>
+    <t>Kit Cortador de Cabelo e Trimmer Voyager VGR 2 IN1  V-885S2 Recarregável - Verde</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>Kit Cortador de Cabelo e Trimmer Voyager VGR 2 IN1  V-885S2 Recarregável - DOURADO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BLUE LL/A AS IS A3256 HSO</t>
+  </si>
+  <si>
+    <t>1,150.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB ORNG LL/A AS IS A3256</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB PINK SWAP USA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -179,51 +197,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04937b3629bf4bd7f14725fbe1d28d6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e89768b6f44ef390364418e55dac4b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cd78ac133ddc4cbb99e8de96808bc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c47fa679530c7eca3ede2ea6e3df27.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48227246c131f2646b45bd16e014eaeb.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d0700941448b03004bb18ee03a33e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb82ae71836439787e7c4137554aac.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee6429f40692780de3822cfa18ff59.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e2e6b7b0e0e7a78bb5682b02b33bf.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396efd970d2b90e6bc2d9f05c6bad86a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb75ed3844d31afd4907eccb8f591e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dc3c850e97885f4d6f213345af775.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1aa9b0ad168db618db9a826cb29445.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753231fe50a0594a5d21a9485e7c290c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacafb3cac47a37b0feab4f439a8c42.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb57385e55171228a8d14ebaa1e3cc5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7e316dd77f3496f29f1acc1439774.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4072caa2cd922818372949c333582e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fceb81e477adbb6098c5ffdfd5936b0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17cdcb114e48063d0e8ed40f085c4c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51956aadeb8f2b0127de872bba1b683.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4263c651d9682e87bd4b2f5a008ad.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7a3d3485edc163a2c9add21cd9c2e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf162874ebb85b6ff3ec94d758c0995.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bd182ddec5870d779eaed2e46fddd.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1ef4b18fcd3a93e2c4f0beebea573.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab950e1cb08b225bc6f7d7279a847707.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb7a90f834df80e4cbe1c762937544.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7fd561904947f297314345b7efebe.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d80975601d162d3ea01c6a0482102.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f12dfd25327424b7f1a0599fb3994.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522a9cf6cc7d364da05c54fbd3fcbf2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f07eab39fbd71720ece4ea766b5ef.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6becda40c6c483d540ca9b12a91a8a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da761bad4c5f4dc2f3835ed37a9b99.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16520ba2074b02cbdb9e4b5e7bc9b2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033183e68d75b5c173515c0fe3a282c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b63ec46be9809364e11a04f8a6582f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d712ac6f1f8434417f2344a0313a6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae720a65f3649243d2b7f1868bf6f50c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1090,417 +1108,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="107.26" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>152990</v>
+        <v>153867</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>279.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>153003</v>
+        <v>153928</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>279.0</v>
+        <v>49.9</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>153010</v>
+        <v>153973</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>223.0</v>
+        <v>688.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>153126</v>
+        <v>153980</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>213.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>153133</v>
+        <v>153997</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>420.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>153157</v>
+        <v>154017</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="F7" s="3">
-        <v>232.0</v>
+        <v>455.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>153164</v>
+        <v>154031</v>
       </c>
       <c r="C8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="3" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>232.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>153171</v>
+        <v>154055</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>232.0</v>
+        <v>14</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>153188</v>
+        <v>154086</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F10" s="3">
-        <v>202.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>153195</v>
+        <v>154093</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>202.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>153201</v>
+        <v>154109</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>203.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>153218</v>
+        <v>154147</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="F13" s="3">
-        <v>204.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>153225</v>
+        <v>154178</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="F14" s="3">
-        <v>147.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>153232</v>
+        <v>154284</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="F15" s="3">
-        <v>147.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>153249</v>
+        <v>154307</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="F16" s="3">
-        <v>147.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>153256</v>
+        <v>154345</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F17" s="3">
-        <v>147.0</v>
+        <v>124.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>153263</v>
+        <v>154352</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F18" s="3">
-        <v>129.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>153270</v>
+        <v>154406</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>95.0</v>
+        <v>14</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>153287</v>
+        <v>154413</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>79.0</v>
+        <v>14</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>153294</v>
+        <v>154420</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="F21" s="3">
-        <v>79.9</v>
+        <v>595.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>