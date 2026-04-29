--- v0 (2026-03-10)
+++ v1 (2026-04-29)
@@ -14,167 +14,155 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 04:12</t>
-[...2 lines deleted...]
-    <t>IPHONE 16 PRO MAX 256GB NATURAL TITANIUN AS IS  A PLUS</t>
+    <t>Lista gerada no: 29/04/2026 15:20</t>
+  </si>
+  <si>
+    <t>INFINIX HOT 60I X6728 8+8/256 BRANCO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>INFINIX</t>
+  </si>
+  <si>
+    <t>INFINIX HOT 60I X6728 4/256 AZUL</t>
+  </si>
+  <si>
+    <t>INFINIX SMART 10 X6725 4-128 AZUL</t>
+  </si>
+  <si>
+    <t>FONE  DE OUVIDO APPLE AIRPODS MAX USB-C MWW73-AM LARANJA</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 16 PRO MAX 256GB BRANCO TITANIUN AS IS  A PLUS</t>
-[...35 lines deleted...]
-    <t>NOKIA 108 TA-1627 DS PRETO</t>
+    <t>IPHONE 13 PRO 128GB GRADE A VERDE HSO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A AZUL HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A VERDE  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 256GB PRETO  GRADE A  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 256GB  GRADE A AZUL  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 256GB  GRADE A VERDE HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 256GB GRADE A PINK SWAP HSO</t>
+  </si>
+  <si>
+    <t>APPLE WATCH ULTRA 2 49MM GPS+CELULAR  4G A2986/BLACK OCEAN BAND SWAP</t>
+  </si>
+  <si>
+    <t>APPLE WATCH ULTRA 2 49MM GPS+CELULAR  4G A2986 BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide L42 Wireless - Preto</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide L42 Wireless - Rosa</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>GTIDE L42 BLT EARPHONE ROXO</t>
+  </si>
+  <si>
+    <t>GTIDE L42 BLT EARPHONE  BRANCO</t>
+  </si>
+  <si>
+    <t>NOKIA 5310 4G TA-1212 DS 2.4" BLACK/RED AE</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
-    <t>ULEFONE ARMOR  27T PRO PLUS 12/256GB 5G PRETO</t>
-[...41 lines deleted...]
-    <t>VGR</t>
+    <t>NOKIA 5310 4G TA-1212 DS 2.4" BRANCO/VERMELHO</t>
+  </si>
+  <si>
+    <t>HONOR X5C NLA-LX1 4/128 OCEAN CYAN</t>
+  </si>
+  <si>
+    <t>HONOR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +185,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392b3e8276ca39d0d6f4538d3f7c805.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003779471241afbbbd25449c8b533200.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245ed324c5a1ee71b93afca162c1e12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee768c2c97bc9cec25b3365adeee39.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a12571efdc4ae7683bfee58ef0a9ef.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304ffe09148367108db6606c8530d21.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf9470c04ad488b5da6aaff9d72556.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639cd462b9181f0cfd7a3abd841daa5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d015c1ad9056280cfb31577222ff292.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617c97c3254b4c84d92cce3aa3269bc.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c761cd4ad1ff49982a1754b049d4177.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be0bf2aceab63de52163db9d29866f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b857df599b5a1fe1949a5df6bac593.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1db9f6824e7b7ef289a86aee2a194f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a8b173dcc7d0cc8702982c2c9d55e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f27c001afc66858d3e88a756eb442.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af1fe614c87d42ca66bf97c9063d27.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff64a30e7239c32694e60f193949613.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c416b20d8752e6ceec8fb7ed3152f9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439edad6cdeada37012a3636df61faa9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b24bbe975dc12e4ca04d95744a161.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16372f1c11085cc8034b73238a62bb6d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c322b8b736c69708e40754ad363b49e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abd628468b5f60b600135894553594.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564df9b21b6747f09d8a443221ded768.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2fa11140833e4fdc4a4ffc6bed7c3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6d43994b865ca4883fbe2f59003a4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8488bbc4f8e0bf447d3a95771ae9de.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350f20ced6bdd72f6c0023c60fd13d7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867d35a3dbff579e919eb6fedfbba96.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8e02acf76e4ecc42e76ba8fb23b5d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067b2d57fa31fbcb8b981e8bce7c1c7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb028424c2ddcc7c6c785db30835dd2d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7b3f31c08cdbd8c151b245e605f0f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d7456ce1569029655cfa8e2e6ac57.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979c7c295ab5625d779e9635feb6eea.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdd57491df912973007bbc1864166e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff67c2077d6e5e7cfdbb73d5381a53.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e12ddac032c56e44924a42471dd334.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc672b22192d32e38ef91d38eabe95.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1108,417 +1096,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="107.26" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>152686</v>
+        <v>153256</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>870.0</v>
+        <v>147.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>152693</v>
+        <v>153263</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>870.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>152709</v>
+        <v>153270</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>870.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>152723</v>
+        <v>153324</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>48.0</v>
+        <v>469.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>152730</v>
+        <v>153362</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>55.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>152747</v>
+        <v>153379</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>19.9</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>152754</v>
+        <v>153386</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>29.9</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>152761</v>
+        <v>153393</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>50.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>152792</v>
+        <v>153409</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
-        <v>22.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>152808</v>
+        <v>153416</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
-        <v>23.0</v>
+        <v>485.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>152815</v>
+        <v>153423</v>
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="3">
-        <v>23.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>152846</v>
+        <v>153447</v>
       </c>
       <c r="C13" t="s">
         <v>22</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F13" s="3">
-        <v>13.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>152853</v>
+        <v>153454</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="F14" s="3">
-        <v>375.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>152860</v>
+        <v>153461</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F15" s="3">
-        <v>345.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>152877</v>
+        <v>153478</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E16" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F16" s="3">
-        <v>345.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>152884</v>
+        <v>153485</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F17" s="3">
-        <v>285.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>152891</v>
+        <v>153492</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F18" s="3">
-        <v>285.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>152907</v>
+        <v>153805</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F19" s="3">
-        <v>285.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>152914</v>
+        <v>153812</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="F20" s="3">
-        <v>6.25</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>152945</v>
+        <v>153850</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F21" s="3">
-        <v>31.0</v>
+        <v>103.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>