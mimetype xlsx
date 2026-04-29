--- v0 (2026-03-10)
+++ v1 (2026-04-29)
@@ -14,155 +14,158 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 04:19</t>
-[...2 lines deleted...]
-    <t>APPLE SE2 GPS 44MM SILVER ALUM M/L AZUL SPORT BAND FREC3QA/A</t>
+    <t>Lista gerada no: 29/04/2026 15:17</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO M8 PRO DUAL CHIP 12/512GB 5G GLOBAL  BRANCO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO M8 PRO DUAL CHIP 8/256GB 5G GLOBAL  PRETO</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO M8 PRO DUAL CHIP 8/256GB 5G GLOBAL  VERDE</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO M8 PRO DUAL CHIP 8/256GB 5G GLOBAL BRANCO</t>
+  </si>
+  <si>
+    <t>PHILIPS PILA RECARGABLE R6B2-RTU25/97</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO V350 VGR FOIL TRIPLE  LAMINA 7500RPM  USB C DOURADO</t>
+  </si>
+  <si>
+    <t>AFEITADORA</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>Xiaomi Redmi Note 15 Pro 5G  Dual Sim 256GB/8GB Ram de 6.83" 200+8MP/32MP - AZUL</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI NOTE 15 PRO 5G 8/256 PRETO</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI NOTE 15 5G 8+256 PRETO</t>
+  </si>
+  <si>
+    <t>RELOGIO APPLE  WATCH  ULTRA GPS+CELULAR 49MM /  4G SWAP</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>APPLE SE2 GPS+CELL 44MM STARLIG S/M BEIGE FXG7LL/A</t>
-[...71 lines deleted...]
-    <t>DISPLAY</t>
+    <t>INFINIX NOTE 50 PRO X6855 8/256 PRETO   6.78" 50+8MP/32MP - Racing Edition + Carregador Wi</t>
+  </si>
+  <si>
+    <t>INFINIX</t>
+  </si>
+  <si>
+    <t>INFINIX NOTE 50 PRO X6855 8/256 ROXO  6.78" 50+8MP/32MP - Racing Edition + Carregador Wire</t>
+  </si>
+  <si>
+    <t>INFINIX NOTE 50 PRO X6855 8/256   6.78" 50+8/32MP 20W - Grey + Magpad</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>INFINIX HOT 60 PRO+ X6886 8/256/ 6,78" DS Lte VIOLET</t>
+  </si>
+  <si>
+    <t>INFINIX HOT 60 PRO+ X6886  8/256/ 6,78" DS Lte BRANCO</t>
+  </si>
+  <si>
+    <t>INFINIX HOT 60 PRO+ X6886  8/256/ 6,78" DS Lte AMARELO</t>
+  </si>
+  <si>
+    <t>INFINIX HOT 60I X6728 8+8/256 PRETO</t>
+  </si>
+  <si>
+    <t>INFINIX HOT 60I X6728 8+8/256 VERDE</t>
+  </si>
+  <si>
+    <t>INFINIX HOT 60I X6728 8+8/256 ROXO</t>
+  </si>
+  <si>
+    <t>INFINIX HOT 60I X6728 8+8/256 BRANCO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +188,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604d0b142a5cc75068b5ca900c54ae8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7252a7097e31d69459bbc8a69c887b1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b18fc4e16fd402840974be238b6f76.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f166795b6f5a3ee57651a7510afba.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a73c56aa48c54dbd2d66fdc820b720.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53953f3f9dff91b710d75eefd3771897.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334bfaaf688db53c6216404a7621745.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101d9cb79fc689b67b29f03a10ec1a7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d15fde0fc7f5f216ae1a712d05969e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d99340e56b17e8000c573a299c9e7e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2ef84f11a7924478fd603247b0228.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1de95a4e4b149a974075b26fe417e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880249293529ccd4983a5ee87031e50.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5576b43432cdca73077f469a6d0375.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8000f03c390e23cded7371f09ab1c3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b4b2087ab68ee2a3a5b5e2e05d751.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1729a559fa0dd13e132d76278ec44a0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d6deefb90540eec88abe2c2323603.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04637990d7540c0519b109b70d70482.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d9986c0c5974628cd504452a29c37.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab15047cb45c22f762b673bdd6a537.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf48884b9c9b2dde8e3e8cd5f915e6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704313fc32f39984fc1832c95878a51f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ca6ecd4c71661ce7e346ddc79db11.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e846d73fc7110d7ae49a9eacfc3a0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cc0ee3e39a6cc979a6c222bd9e0a9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041214059982c4429816792cad14b21.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce963f571549058f01849875cea33aa.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe0331a2c225106b99db772b36a9d2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe855040bfbb46413cee8caa302b584.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6006cf3531779d1ae9700fb1accf22.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67da39fce8d8a0fb9b2cbc03e7ba6e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed5560f17e433b0b798aeeaf7f512d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38d4cf13fc9ca21780a4cd53dc29c9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2e8dad5b90b341bb015e21aa46d2d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4e40073003d07e23412768a52c901.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53cfe7d9b77aa8b51eb19eb43a195a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a91311bbe0fc32150d27388a962bdc.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5928c373d682c6300148f81a9c2d6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38853ba04d6fb6b8312f1aaefb02bf6.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1096,417 +1099,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="107.26" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>152334</v>
+        <v>152877</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>199.0</v>
+        <v>313.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>152341</v>
+        <v>152884</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>205.0</v>
+        <v>256.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>152358</v>
+        <v>152891</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>24.0</v>
+        <v>256.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>152365</v>
+        <v>152907</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>56.0</v>
+        <v>256.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>152372</v>
+        <v>152914</v>
       </c>
       <c r="C6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" t="s">
         <v>15</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>56.0</v>
+        <v>6.25</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>152389</v>
+        <v>152945</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>84.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>152396</v>
+        <v>152990</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>84.0</v>
+        <v>284.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>152402</v>
+        <v>153003</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>43.0</v>
+        <v>284.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>152419</v>
+        <v>153010</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>45.0</v>
+        <v>223.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>152426</v>
+        <v>153133</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F11" s="3">
-        <v>49.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>152433</v>
+        <v>153157</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>49.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>152471</v>
+        <v>153164</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F13" s="3">
-        <v>41.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>152488</v>
+        <v>153171</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F14" s="3">
-        <v>41.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>152495</v>
+        <v>153195</v>
       </c>
       <c r="C15" t="s">
+        <v>29</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s">
         <v>25</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>43.0</v>
+        <v>202.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>152501</v>
+        <v>153201</v>
       </c>
       <c r="C16" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F16" s="3">
-        <v>43.0</v>
+        <v>203.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>152624</v>
+        <v>153218</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F17" s="3">
-        <v>21.0</v>
+        <v>204.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>152631</v>
+        <v>153225</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F18" s="3">
-        <v>42.0</v>
+        <v>147.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>152648</v>
+        <v>153232</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F19" s="3">
-        <v>52.0</v>
+        <v>147.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>152655</v>
+        <v>153249</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F20" s="3">
-        <v>49.0</v>
+        <v>147.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>152679</v>
+        <v>153256</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F21" s="3">
-        <v>81.0</v>
+        <v>147.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>