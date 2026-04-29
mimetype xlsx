--- v0 (2026-03-10)
+++ v1 (2026-04-29)
@@ -14,146 +14,140 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 05:36</t>
-[...2 lines deleted...]
-    <t>IPHONE 16 PRO MAX 256GB BLACK TITANIUN SWAP</t>
+    <t>Lista gerada no: 29/04/2026 16:26</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB PRETO GRADE A SWAP HSO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 16 PRO MAX 256GB GRADE A  DESERT  TITANIUN SWAP</t>
+    <t>IPHONE 13 128GB BRANCO   GRADE A SWAP HSO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>IPHONE 16 PRO MAX 256GB GRADE A WHITH TITANIUN SWAP</t>
-[...56 lines deleted...]
-    <t>IPHONE 13 128GB GRADE A BRANCO SWAP</t>
+    <t>IPHONE 14 128GB AZUL  GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A AZUL  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB AZUL GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 512GB PRETO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 512GB NATURAL  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB PINK  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB TEAL GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB ULTRAMARINE SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 256GB BLACK SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 512GB BLACK TITANIUN SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 256GB PINK GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 256GB ULTRAMARINE GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 256GB TEAL  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB DESERT TITANIUN GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB NATURAL TITANIUN GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB  AZUL GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB  BRANCO GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB  VERDE  GRADE A SWAP HSO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -176,51 +170,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c4597fe9206933aad66e4d961b2e8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609ecd5dbf4ec973312b0d229513e2b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c9c515c5d7533cc5ecb1cbdc3828d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafe631724640f4cc2c20386b68fdb1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5321bcd38679c0a02708488911cefc.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6fc1cf98762bc42ebff4aa011ad7f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de48b56aeab3e23aa9b3de39d80fdce.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b7d45e3904fbc7c860212897e934b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21bcc9f0ec50cbc89643444c48aa3b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b9243ef3e574c54de97e26133e8fa.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad271e1b181e798317fa78adbf0824cd.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcafe6451ec8e36044340b67abc68af.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf64f47fea7c94d98d7f73e4ecd09c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f2e018dfbd857d839454d0f71809d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d9ee27ab0830829c2aa2e47be2838.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e56e2acf9df12c1bd8df6a0c09541.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae9e12c248f5ba7a1b1058a2b13dc4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9f8158d8bf8c25da5dbb4648dd537.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efac2de8eeca7609b6b952e09da4ffc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1729e34b9b81d35ff68c52cb33f08e7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443679d2ffe44fb27a4e398d61494941.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58e21994384b4ff462966dfbaa2090.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2effcdc5ca6e5e1014a4aed4ca7f9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf392b07180f9a76b53382aee28f691.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64113f26d0cdb84640f47ae7f315b7c2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377c304b1ab3fa9c0c1f944fa9e33e9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aaf4442fef392c0f99e4c7dd55a295.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84c4b4f45c961855f77833dcd5826c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89a5cf80ffef134709119795ad523f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3f7834823c5ee17916b55f5d35d78.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4b86d1a3673cf39a3846cdfcc91a8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39053bb81eac7ab0ff870c801f82c5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fc411faa3c0ababfe1d764bf3f32b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0383e134d39f9d6c92e3fa1c5d007.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36283dae6072e88c9fe0bebe6bcdd94.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce183b16dcc9d98e988148b3ef8269b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded80a31f3f9456082ef92a9b9e92cf.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45850709a9f00d2332891c98d0181446.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770734c0d90c3604fc668aab7d6b6fef.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6f6192f4a7fc53e6c119f50a296f8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1087,417 +1081,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>150910</v>
+        <v>151900</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>870.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>150927</v>
+        <v>151917</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>870.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>150941</v>
+        <v>151924</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>870.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>150965</v>
+        <v>151979</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>410.0</v>
+        <v>585.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>150996</v>
+        <v>151986</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>450.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>151009</v>
+        <v>151993</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>450.0</v>
+        <v>710.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>151085</v>
+        <v>152013</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>365.0</v>
+        <v>710.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>151092</v>
+        <v>152051</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>355.0</v>
+        <v>595.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>151122</v>
+        <v>152068</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>369.0</v>
+        <v>595.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>151139</v>
+        <v>152075</v>
       </c>
       <c r="C11" t="s">
         <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>380.0</v>
+        <v>595.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>151177</v>
+        <v>152082</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>410.0</v>
+        <v>645.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>151221</v>
+        <v>152099</v>
       </c>
       <c r="C13" t="s">
         <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>470.0</v>
+        <v>925.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>151290</v>
+        <v>152136</v>
       </c>
       <c r="C14" t="s">
         <v>22</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>75.0</v>
+        <v>645.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>151573</v>
+        <v>152143</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
-      <c r="F15" s="3" t="s">
-        <v>25</v>
+      <c r="F15" s="3">
+        <v>645.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>151603</v>
+        <v>152150</v>
       </c>
       <c r="C16" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>445.0</v>
+        <v>645.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>151641</v>
+        <v>152174</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>340.0</v>
+        <v>935.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>151658</v>
+        <v>152181</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>330.0</v>
+        <v>945.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>151665</v>
+        <v>152242</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>325.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>151672</v>
+        <v>152259</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>315.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>151689</v>
+        <v>152266</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>315.0</v>
+        <v>440.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>