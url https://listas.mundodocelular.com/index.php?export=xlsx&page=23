--- v0 (2026-03-10)
+++ v1 (2026-04-29)
@@ -34,129 +34,129 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 05:41</t>
-[...2 lines deleted...]
-    <t>GTIDE SMART WATCH R9 EDGE GREY</t>
+    <t>Lista gerada no: 29/04/2026 16:39</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 256GB GRADE A  PURPLE SWAP</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>GTIDE</t>
-[...28 lines deleted...]
-  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 15 128GB GRADE A PINK  SWAP</t>
+    <t>IPHONE 14 PRO 256GB GRADE A BRANCO  SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>IPHONE 15 128GB GRADE A AMARELO SWAP</t>
-[...29 lines deleted...]
-    <t>IPHONE 16 PRO 128GB GRADE A BRANCO TITANIUN SWAP</t>
+    <t>IPHONE 14 PRO 128GB BLACK GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB DOURADO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB  PURPLE  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB  BRANCO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>HONOR X5C NLA-LX1 4/128 PRETO</t>
+  </si>
+  <si>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>HONOR X5C PLUS NLA-LX1 4/256 PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB COSMIC ORANGE JP</t>
+  </si>
+  <si>
+    <t>1,615.00</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A PINK SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 2PRO BLACK 4/128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 3PRO 8 RAM /128GB DUAL SIM TELA 6.56 - PRETO/VERDE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 3 PRO 8 RAM /128GB DUAL SIM TELA 6.56 - PRETO/ORANG</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 3PRO 8 RAM /128GB DUAL SIM TELA 6.56- PRETO</t>
+  </si>
+  <si>
+    <t>Ulefone Rugking NFC Dual Sim de 256GB/8GB Ram de 5.99" 50+2MP/8MP - Preto</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB VERDE  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB VERMELHO GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB PINK  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB AZUL   GRADE A SWAP HSO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -179,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41830d31c085192c7cfebc4a06de5193.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee35d61697f2afb715b80028832bffb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8977b387977b0a14bdff1c186c2757.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0c63c5824ec998dcd5824f95939b4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912589fac50cf341afdcb3f90517dd6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c688828a9dd94d28c2f06014c2884b1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52657e7855bb8986bdf3a487d4ad901b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28573ff768db6c7be60a783c0953aaa.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f9e8a6b06081703dce313e947cc52.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e3e35dd4f9dba612c9ebfb2dc7337.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d291c863a1f4f41dd9a2547cfeecde1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858e612320fa8099a2ef1cede2ad520.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887b7b87939a3d2f6505ce31e5f62cb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860cb61b4dd61029e754e21d04d774e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869509563e6a0733cd1760957408377.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83b322c6592030021fbe724cc52286.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f405f13fc4b3dc63a87ef1a45490077.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae1a0412b3374b814e213bb3dd4c97.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d31ba86d3ba26db8db203a20562b67.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6871ef21a5d8f394be37ff8ac08d7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b935a1a7e49bc83589e206dbc3cc7e7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1732d1d8dcefbf0050acb06f87cd8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c66782c90353bffe2ef7e1081c406.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ec6e2e4e8910c4c837a4b0815303b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf8ab9b933f603331e07c486310902.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb802a681859f2961a82008f4aa43144.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfc7903df408f2d4b277dfd102a45b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae474e664cf854ffeba761865d12cc79.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a28318a376ee560bd3e91ae14fe04.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427849da720b90a7d45146739a811c7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360de96c7c773969dd366486cbf5ab97.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869a2273988aafce45abf7aae331381.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6d491bb0f24f606f3a6aa52eb5f0b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e6292aa34af078c9bfab021eb4504.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c391aed7f1d323c94f61b84382c4aa3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f6ae3b9496a85882b37926651b17f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf9c062253a600287d9a5ed5a6bb1e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43b4bc795b446a29765ded590cae9c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ea9fb3d9a480a397aca3aeab3e091.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af5057c40ad6f712ab5d23183b5e96.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1090,417 +1090,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>150545</v>
+        <v>151214</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>45.0</v>
+        <v>465.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>150569</v>
+        <v>151221</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>19.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>150576</v>
+        <v>151238</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>19.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>150583</v>
+        <v>151245</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>31.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>150606</v>
+        <v>151252</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>9.99</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>150613</v>
+        <v>151269</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>9.99</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>150644</v>
+        <v>151528</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
         <v>17</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>18.0</v>
+        <v>103.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>150651</v>
+        <v>151535</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F9" s="3">
-        <v>235.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>150699</v>
+        <v>151573</v>
       </c>
       <c r="C10" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="3" t="s">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>470.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>150705</v>
+        <v>151672</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>460.0</v>
+        <v>315.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>150729</v>
+        <v>151689</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>560.0</v>
+        <v>315.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>150736</v>
+        <v>151771</v>
       </c>
       <c r="C13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s">
         <v>24</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>560.0</v>
+        <v>102.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>150750</v>
+        <v>151801</v>
       </c>
       <c r="C14" t="s">
         <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F14" s="3">
-        <v>590.0</v>
+        <v>116.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>150767</v>
+        <v>151818</v>
       </c>
       <c r="C15" t="s">
         <v>26</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F15" s="3">
-        <v>590.0</v>
+        <v>116.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>150774</v>
+        <v>151825</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F16" s="3">
-        <v>590.0</v>
+        <v>116.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>150781</v>
+        <v>151856</v>
       </c>
       <c r="C17" t="s">
         <v>28</v>
       </c>
       <c r="D17" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F17" s="3">
-        <v>590.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>150798</v>
+        <v>151863</v>
       </c>
       <c r="C18" t="s">
         <v>29</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>686.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>150804</v>
+        <v>151870</v>
       </c>
       <c r="C19" t="s">
         <v>30</v>
       </c>
       <c r="D19" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>685.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>150835</v>
+        <v>151887</v>
       </c>
       <c r="C20" t="s">
         <v>31</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>740.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>150859</v>
+        <v>151894</v>
       </c>
       <c r="C21" t="s">
         <v>32</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>740.0</v>
+        <v>299.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>