--- v0 (2026-03-10)
+++ v1 (2026-04-29)
@@ -14,176 +14,149 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 07:03</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL AMERICANO</t>
+    <t>Lista gerada no: 29/04/2026 17:59</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES PURPLE</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES SILVER</t>
+  </si>
+  <si>
+    <t>GTIDE WIRELESS HEADSET HI-BEAT AZUL</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>REL. APPLE WATCH S9 45MM MR9H3LL/A PINK</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A  AMERICANO PURPLE</t>
+    <t>IPHONE 15 128GB GRADE A AZUL  SWAP HSO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>SAMSUNG A07 A075M 4/128GB PRETO</t>
-[...86 lines deleted...]
-    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A+ PRETO  C/CHIP</t>
+    <t>IPHONE 15 128GB GRADE A VERDE SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PINK  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A AMARELO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB GRADE A PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB GRADE A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB GRADE A BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A BLACK TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A NATURAL  TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A BRANCO TITANIUN SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -206,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac05c4287bcca188ae20dfddd9adbd.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4aec3cff3fa645c729338c1bb7bf6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916d3fe69e6bfe746e52aa4bcab6b06.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002123d8169f92506036d929cc89fca.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59534e56997b6a868796e545d4f3dbd.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935f78dfb686ab849527d2acf85cb76.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75c149f70e5486efce2871b39340e9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805efdf95bc3905ba1475ab3c64e5b2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aeff82160497fdf6ef42e2ee149b7c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491092c30df04559799c66457e11747.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb287997a88d9608554676a8feebd16b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1108f32966928fc85514435751f4d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8fbd785ae79759bc229202d223564.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7525c9cc914fb28d052c1fe83e4bfb7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f4defddab069468295a3da7904386.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b64f7b769e7412f65dcc3b37410d6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65a0c2099bbc4116e90fd85063d9cc.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59487cea35f8b06274266d3d4429b581.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bd681a2718da40ce45618677cde13.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb0638bf24d2796cbe7b217b3d27c0.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149229c4768562568953342f65a1a53.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2dacf75d18ed83db0d37a5b3093f5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c5898eff7ee918722db86ac3de7ae.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920ef60dd1b73ff719eccc4a30e2b7b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd262247abd7bb0daf89b8fd87d9998.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044838309037290e4572da7796bbeed6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7359a691a98e4992357cc28122d5e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa7887f8b3bcf08451d7270cf67e88.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d7b0f56a25a0bc51a8d69bcf96f4a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7fb19a51d3c03978d511e93e6b921.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c741d5a24902cf3c7d583df210d53f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08054e531d20b04338b4980c95fbc2bb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc3a002f1097aec6a08811d86bb9e1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2ab917bb430d833b29c44af8b34b2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9efe63ab11b282d07a01798785348.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af79d198b717d9e51bec8678ae4e31.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428eaa3a1632dcfff1e4781ab11d99a5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210ec89b3cb5711d1a33de16baece93.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82730d3d950fe45e2f9867f492407215.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db5e339b8e13e5ca5abbcc7f82fc4c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1117,417 +1090,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>148092</v>
+        <v>150613</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>670.0</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>148368</v>
+        <v>150620</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>510.0</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>148498</v>
+        <v>150644</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>110.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>148788</v>
+        <v>150651</v>
       </c>
       <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>32.0</v>
+        <v>235.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>148856</v>
+        <v>150675</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>175.0</v>
+        <v>449.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>148863</v>
+        <v>150682</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="F7" s="3">
+        <v>449.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>148894</v>
+        <v>150699</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>885.0</v>
+        <v>449.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>148979</v>
+        <v>150705</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>30.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>149044</v>
+        <v>150729</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="F10" s="3">
-        <v>124.0</v>
+        <v>545.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>149051</v>
+        <v>150736</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="F11" s="3">
-        <v>122.0</v>
+        <v>545.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>149143</v>
+        <v>150743</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>15</v>
+      </c>
+      <c r="F12" s="3">
+        <v>555.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>149563</v>
+        <v>150750</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="F13" s="3">
-        <v>96.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>149570</v>
+        <v>150774</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="F14" s="3">
-        <v>96.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>149587</v>
+        <v>150781</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="F15" s="3">
-        <v>96.0</v>
+        <v>590.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>149600</v>
+        <v>150798</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F16" s="3">
-        <v>138.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>149761</v>
+        <v>150804</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F17" s="3">
-        <v>56.0</v>
+        <v>686.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>149877</v>
+        <v>150811</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F18" s="3">
-        <v>510.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>149884</v>
+        <v>150835</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F19" s="3">
-        <v>520.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>149891</v>
+        <v>150842</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F20" s="3">
-        <v>515.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>149907</v>
+        <v>150859</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F21" s="3">
-        <v>520.0</v>
+        <v>740.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>