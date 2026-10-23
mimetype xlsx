--- v1 (2026-04-29)
+++ v2 (2026-10-23)
@@ -14,155 +14,146 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 29/04/2026 18:49</t>
-[...2 lines deleted...]
-    <t>APPLE WATCH S11 46MM MEV94 SILVER / PURPLE SM</t>
+    <t>Lista gerada no: 23/10/2026 00:37</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BLACK</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>APPLE WATCH S11 46MM MEV44 GRAY ML</t>
-[...2 lines deleted...]
-    <t>ULEFONE ARMOR 23 ULTRA  PRETO 12/512GB</t>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BLUE</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO PRETO</t>
+  </si>
+  <si>
+    <t>IPAD 11TH MD4A4LL/A 10.9" WIFI 128GB AZUL</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A12 PRO 8/128GB GREY</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>ULEFONE ARMOR 23 ULTRA ORANG 12-512GB</t>
-[...2 lines deleted...]
-    <t>XIAOMI REDMI NOTE 15    8+256  AZUL</t>
+    <t>TABLET ULEFONE ARMOR A10 PRO 4/128GB GRAY</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO 4/128GB BRANCO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO 4/128GB AZUL</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO KIDS 4/128GB AZUL</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO KIDS 4/128GB PINK</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 8/128GB GRAY</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 8/128GB AMARELO/PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 2   8/256GB  GRAY/PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  RUGKING PAD PRO 2 8/256 AMARELO/PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 33 PRO 16/512GB PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 33 16/512GB PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 25T PRO THERMAL 8/256G PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 25T THERMAL 8/256G PRETO</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO NATURAL TITANIUM</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO M8 PRO 12 RAM / 512GB 5G VERDE</t>
   </si>
   <si>
     <t>XIAOMI</t>
-  </si>
-[...55 lines deleted...]
-    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES PINK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +176,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e649f66b923940cd16891b178750e5d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdb1739395073c9e4bc710100a0727.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a6df0947d49e49935de1544e6eb7d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b29e6230ca62d7dcd197c5e14f0a0c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3fd851c5a828ea09137e1c29b409e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff323d4a2bfef469723a34f4c9fff9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e0267c8b3b05c78031f08cbda2c32.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a9b480877260e6db788239b188f65.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40888e88fca83734664c4cd4b54fc846.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80753c3e20f06fe4af9a062d4f3b6070.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0724de580216276b52e64e2ce7b419.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef922d5987dfefa79bb8a633349da71.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d444dd0e03c4357ee031d145f68284.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21370d01fd7a9f32c0ed31b14ced03.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4544a4c33116e5ad4ed6a8a3305853.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f15fa5f0751103ddac061e770aba4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df2f7b7634195490c3ba2a29262f63.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57f93db14340bd062b9b4b7931e5f6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035c528dbf7881d4d74ff3c4b709568.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfcdc7018ee64ae58725cb41388a2c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d2b4cfb8ddde367561ed9d60a0f92.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31778180a682503c4c6acb4166a38c1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6ac22bdbeb5560881ec1015ceaa34.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd309c2b05c647fe8d64a43058c572d3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ddedfa8c0bbeff707300e6d224ac5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9b7bc4e624a3ac4ace54ce27b8a23.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88203a7f22a39db6bf4a1a7a1eaaddb5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb73919ea0fde6d014613a123dc94a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5282b3d82eef2e509f954d624cd9e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046e78b550cb182f3de673924c3e072.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2a1c92d7ac48a23db64fd08bc6b86.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848f652bb9e08e299ab28d772f4a4b2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9d33ce24adebb87b390b04562273c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356a572998577bb4fde1689747b6961.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad46b4abaaefcccb42791041e6b0ce3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480629d0e9fce5804ea7f967b65154e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239fc5450a39b385896001d530badb5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698a3679f407e47e18e6314353aed91.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123185eb6164874f27650427fcc633bd.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f555054dce5f75b3f90218ddc15dd77.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1096,417 +1087,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>150149</v>
+        <v>155823</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>370.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>150163</v>
+        <v>155830</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>368.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>150262</v>
+        <v>155847</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>363.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>150279</v>
+        <v>156110</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>360.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>150392</v>
+        <v>156127</v>
       </c>
       <c r="C6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s">
         <v>14</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>190.0</v>
+        <v>207.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>150422</v>
+        <v>156134</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>14</v>
+      </c>
+      <c r="F7" s="3">
+        <v>105.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>150439</v>
+        <v>156141</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>14</v>
+      </c>
+      <c r="F8" s="3">
+        <v>125.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>150460</v>
+        <v>156158</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F9" s="3">
-        <v>35.0</v>
+        <v>125.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>150477</v>
+        <v>156165</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F10" s="3">
-        <v>35.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>150484</v>
+        <v>156172</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F11" s="3">
-        <v>36.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>150491</v>
+        <v>156189</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F12" s="3">
-        <v>38.0</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>150507</v>
+        <v>156196</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F13" s="3">
-        <v>35.0</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>150514</v>
+        <v>156202</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F14" s="3">
-        <v>35.0</v>
+        <v>218.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>150521</v>
+        <v>156219</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F15" s="3">
-        <v>35.0</v>
+        <v>218.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>150538</v>
+        <v>156226</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F16" s="3">
-        <v>35.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>150545</v>
+        <v>156233</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F17" s="3">
-        <v>45.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>150569</v>
+        <v>156240</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F18" s="3">
-        <v>19.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>150576</v>
+        <v>156257</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F19" s="3">
-        <v>19.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>150583</v>
+        <v>156264</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>31.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>150606</v>
+        <v>156349</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="F21" s="3">
-        <v>9.99</v>
+        <v>310.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>