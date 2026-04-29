--- v0 (2026-03-10)
+++ v1 (2026-04-29)
@@ -14,167 +14,155 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 08:29</t>
-[...11 lines deleted...]
-    <t>TABLET CIDEA 8/512 5G CM817 PROMAX PRETO</t>
+    <t>Lista gerada no: 29/04/2026 18:49</t>
+  </si>
+  <si>
+    <t>APPLE WATCH S11 46MM MEV94 SILVER / PURPLE SM</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>TABLET CIDEA 8/512 5G CM817 PROMAX GRAY</t>
-[...16 lines deleted...]
-  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>BARBEADOR ELETRICO V-360 VGR LAVAVEL USB LCD 60 MIN IPX6 VERDE</t>
-[...17 lines deleted...]
-    <t>GTIDE L21 BLT EARPHONE  BRANCO</t>
+    <t>APPLE WATCH S11 46MM MEV44 GRAY ML</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 23 ULTRA  PRETO 12/512GB</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 23 ULTRA ORANG 12-512GB</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI NOTE 15    8+256  AZUL</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB DEEP BLUE SWAP</t>
+  </si>
+  <si>
+    <t>1,334.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB COSMIC ORANGE SWAP</t>
+  </si>
+  <si>
+    <t>1,330.00</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH POWER BLACK + TAKA PERFUME</t>
   </si>
   <si>
     <t>GTIDE</t>
   </si>
   <si>
-    <t>GTIDE L21 BLT EARPHONE  PINK</t>
-[...32 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
+    <t>GTIDE SMART WATCH POWER SILVER + TAKA PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE BLACK + ZOHOOR PERFUME</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE GOLD + ZOHOOR PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE SILVER + ZOHOO PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO BLACK + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO GOLD + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO BRANCO + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R9 EDGE GREY</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH Q1 BLUE SWS004</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH Q1 PURPLE SWS004</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S5 PRO GOLD (SWA012)</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES PINK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +185,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4605abe5af1a927a56e488b6a07b7d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41974dde217f082b322b57b9f43d57e5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7f9d36a3b5dfbeccf5a2ba86ee997.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5943151f78f3a08e1b08e927dc8da06.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b41d7b5874ae3d2b124e1afc7a2a0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e0739d8674bdd577f909fb84a7d97.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef8323d99422e4663a10bde3294f40.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686b9134157cc017eac04a16690aca0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e930fa31fa41ac93926adbc9ab16070.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bf75b3eb2c3072dd72eb05d03bfc2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d136478dff518e33e2e7a8909193992.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44212b34f14c404b8596a1829c18ea0f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a515e971dbfb4a705a5a7ee66253905.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2c5e053bcef787295002248e27fb2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ed1da97098973c4c25ebe959e72e0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660938088ffb55bd4cbf02b80c5bb49.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18fc901741bb3e478b4891284cca49.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ae8ac3b417ec96474777a003a3047.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855b159b7c75535e030aa0ffdb11f3e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24346d3e057c97ba081a1dac620a855.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e649f66b923940cd16891b178750e5d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdb1739395073c9e4bc710100a0727.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a6df0947d49e49935de1544e6eb7d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b29e6230ca62d7dcd197c5e14f0a0c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3fd851c5a828ea09137e1c29b409e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff323d4a2bfef469723a34f4c9fff9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e0267c8b3b05c78031f08cbda2c32.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a9b480877260e6db788239b188f65.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40888e88fca83734664c4cd4b54fc846.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80753c3e20f06fe4af9a062d4f3b6070.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0724de580216276b52e64e2ce7b419.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef922d5987dfefa79bb8a633349da71.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d444dd0e03c4357ee031d145f68284.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21370d01fd7a9f32c0ed31b14ced03.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4544a4c33116e5ad4ed6a8a3305853.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f15fa5f0751103ddac061e770aba4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df2f7b7634195490c3ba2a29262f63.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57f93db14340bd062b9b4b7931e5f6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035c528dbf7881d4d74ff3c4b709568.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfcdc7018ee64ae58725cb41388a2c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1108,417 +1096,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>147040</v>
+        <v>150149</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>45.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>147125</v>
+        <v>150163</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>57.0</v>
+        <v>368.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>147132</v>
+        <v>150262</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>56.0</v>
+        <v>363.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>147149</v>
+        <v>150279</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>56.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>147163</v>
+        <v>150392</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>86.0</v>
+        <v>190.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>147170</v>
+        <v>150422</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="3">
-        <v>86.0</v>
+      <c r="F7" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>147200</v>
+        <v>150439</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>420.0</v>
+        <v>9</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>147422</v>
+        <v>150460</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F9" s="3">
-        <v>28.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>147453</v>
+        <v>150477</v>
       </c>
       <c r="C10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" t="s">
         <v>21</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>84.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>147484</v>
+        <v>150484</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F11" s="3">
-        <v>84.0</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>147514</v>
+        <v>150491</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
         <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F12" s="3">
-        <v>690.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>147538</v>
+        <v>150507</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="F13" s="3">
-        <v>9.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>147545</v>
+        <v>150514</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="F14" s="3">
-        <v>9.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>147668</v>
+        <v>150521</v>
       </c>
       <c r="C15" t="s">
         <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>21</v>
+      </c>
+      <c r="F15" s="3">
+        <v>35.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>147729</v>
+        <v>150538</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>21</v>
+      </c>
+      <c r="F16" s="3">
+        <v>35.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>147835</v>
+        <v>150545</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F17" s="3">
-        <v>670.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>147842</v>
+        <v>150569</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F18" s="3">
-        <v>690.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>147873</v>
+        <v>150576</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="F19" s="3">
-        <v>96.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>147880</v>
+        <v>150583</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="F20" s="3">
-        <v>96.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>148085</v>
+        <v>150606</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F21" s="3">
-        <v>670.0</v>
+        <v>9.99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>