--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -14,149 +14,173 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 08:18</t>
-[...5 lines deleted...]
-    <t>COMPUTADOR</t>
+    <t>Lista gerada no: 03/05/2026 05:05</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV HTV BOX H9 NDROID</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>HTV</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB COSMIC ORANGE LL/A</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>APPLE IMAC 27" I5 2.7 2011 1TB HDD 5K RETINA US SWAP</t>
-[...2 lines deleted...]
-    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD 32G US</t>
+    <t>1,265.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 LAVANDER</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD  US</t>
-[...56 lines deleted...]
-    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL VERDE</t>
+    <t>IPHONE 17 256  XDR 6.3 / CAMARA DUAL l 48+48MP/18MP Center Stage / Ios 26 - SAGE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 BRANCO  LL/A</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 512GB BLACK TITANIUN  GRADE A SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 512GB DESER TITANIUN GRADE A SWAP</t>
+  </si>
+  <si>
+    <t>FONE BLACKVIEW FITBUDS H1 BRANCO</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>TP-LINK</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BLUE LL/A</t>
+  </si>
+  <si>
+    <t>1,270.00</t>
+  </si>
+  <si>
+    <t>INFINIX SMART 10 X6725 4-128 PRETO</t>
+  </si>
+  <si>
+    <t>INFINIX</t>
+  </si>
+  <si>
+    <t>INFINIX SMART 10 X6725 4/128 DOURADO</t>
+  </si>
+  <si>
+    <t>INFINIX SMART 10 X6725 4-128 BRANCO</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 PRO MAX     PRETO</t>
+  </si>
+  <si>
+    <t>DISPLAY</t>
+  </si>
+  <si>
+    <t>LCD</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB GRADE A+  C/CHIP DOURADO  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB GRADE A+  C/CHIP BRANCO  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A+ PURPLE C/ CHIP</t>
+  </si>
+  <si>
+    <t>LG G365 4G LTE  DUAL SIM PRETO</t>
+  </si>
+  <si>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>APPLE WATCH S11 46MM MEV94 SILVER / PURPLE SM</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 23 ULTRA  PRETO 12/512GB</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 23 ULTRA ORANG 12-512GB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -179,51 +203,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043e7dc26fc85386dccf6f034cc574c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8207b44d87e7b7142fd9309346dda.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547cd3105ef15aa2ff1052e38a2b029.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929f22215926c6dea0ea7b68d3d1c67.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffb6000762e42ee190cbbd6f32c6fa.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354635358b1e2b7c0a8ecd88f93bbdb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256c25c62601ab72fba0023b85b349a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276a802c775759f65782be3ef9e4029.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab23266340b9ed23d585c6448bf746.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3877afa281e7a853a6d3aed8d0953c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f11fcc61fd748ae3f24cb791b749d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c5b29e7975f9cf328c83c21ec8389.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712edfaeeac8535042d8e16d10527b81.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a812b429eea4fd94f1ab1cf703d018.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91859ccb39e16b15a448d1763e9bcbcb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bf4cf069a53b7627751aae1e1e9a0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36612c650dc545828f98c637fc435d8d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcd804f5fec80484a8857928374a7d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24520681d7c36ffc9fa899ed970d0cd8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184da6874d9d7c0e15dafaef7178ff7e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1090,417 +1114,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>146357</v>
+        <v>148856</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>665.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>146401</v>
+        <v>148863</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>240.0</v>
+        <v>12</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>146456</v>
+        <v>148870</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>660.0</v>
+        <v>815.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>146463</v>
+        <v>148887</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
         <v>12</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>620.0</v>
+        <v>799.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>146470</v>
+        <v>148894</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" t="s">
         <v>12</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>640.0</v>
+        <v>805.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>146487</v>
+        <v>148900</v>
       </c>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
         <v>15</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>12</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>690.0</v>
+        <v>945.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>146494</v>
+        <v>148924</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" t="s">
         <v>12</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>680.0</v>
+        <v>945.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>146500</v>
+        <v>148979</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F9" s="3">
-        <v>680.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>146517</v>
+        <v>149143</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" t="s">
         <v>12</v>
       </c>
-      <c r="E10" t="s">
-[...3 lines deleted...]
-        <v>655.0</v>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>146524</v>
+        <v>149563</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F11" s="3">
-        <v>655.0</v>
+        <v>96.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>146555</v>
+        <v>149570</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F12" s="3">
-        <v>680.0</v>
+        <v>96.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>146562</v>
+        <v>149587</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F13" s="3">
-        <v>344.0</v>
+        <v>96.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>146586</v>
+        <v>149761</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="F14" s="3">
-        <v>235.0</v>
+        <v>56.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>146593</v>
+        <v>149877</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F15" s="3">
-        <v>420.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>146616</v>
+        <v>149884</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F16" s="3">
-        <v>224.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>146685</v>
+        <v>149891</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="D17" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F17" s="3">
-        <v>645.0</v>
+        <v>515.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>146869</v>
+        <v>149914</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D18" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F18" s="3">
-        <v>360.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>146920</v>
+        <v>150149</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
+        <v>15</v>
+      </c>
+      <c r="E19" t="s">
         <v>12</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>43.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>146937</v>
+        <v>150262</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E20" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="F20" s="3">
-        <v>43.0</v>
+        <v>363.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>146944</v>
+        <v>150279</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E21" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="F21" s="3">
-        <v>42.0</v>
+        <v>360.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>