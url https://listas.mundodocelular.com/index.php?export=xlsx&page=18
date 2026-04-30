--- v0 (2026-03-10)
+++ v1 (2026-04-30)
@@ -14,158 +14,173 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 09:36</t>
-[...5 lines deleted...]
-    <t>NOTEBOOK</t>
+    <t>Lista gerada no: 29/04/2026 20:10</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL ROSA</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL VERDE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 AIR LIGHT GOLD 256GB</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>MACBOOK PRO 2021/ M1 PRO A2442 14”/ 3.2 512GB/ SWAP US</t>
-[...47 lines deleted...]
-    <t>FONTE APPLE ADAPTER MACBOOK  AIR</t>
+    <t>TABLET CIDEA CM8800  8 RAM /1TB 5G PLUS   5G 10" PULGADAS  C/CHIP PRETO</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO V-360 VGR LAVAVEL USB LCD 60 MIN IPX6 VERDE</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>GTIDE L21 BLT EARPHONE  BRANCO</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE L21 BLT EARPHONE  PINK</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Beige</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Rosa</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 2TBGB COSMIC ORANGE</t>
+  </si>
+  <si>
+    <t>2,200.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB JP BRANCO</t>
+  </si>
+  <si>
+    <t>1,650.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BRANCO</t>
+  </si>
+  <si>
+    <t>1,275.00</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  NATURAL AMERICANO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI 15C      4+128GB BLACK</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI 15C      4+128GB AZUL</t>
   </si>
   <si>
     <t>CELULARES</t>
   </si>
   <si>
-    <t>MACBOOK PRO 2021 M1 PRO A2442 14 3.2 512GB SWAP 14G</t>
-[...20 lines deleted...]
-    <t>APPLE IMAC  2019 / 27" I5 3.0/1TB FUSION 8GB 5K RETINA US SWAP CRD</t>
+    <t>IPHONE 17 PRO MAX 1TBGB ORANGE</t>
+  </si>
+  <si>
+    <t>1,800.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 1TBGB DEEP BLUE</t>
+  </si>
+  <si>
+    <t>1,850.00</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL AMERICANO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -188,51 +203,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc3057d47c5341636c33e33634d036.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddc7d789dce2f7c9a9b5d1f9742b84.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65599d93688ac47af9d6da7a524e6860.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285b390fcd7ca28ccabb42a8bd920e5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab44c18ed6ef29361c78499e1f85fa.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32744a0aabbd734b32e9aeef42fc66.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74266dab5422314e79d686c7f496d9d8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648a37e1ab738c3caedbeb394e5c42b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0c7ab44b220d1cd1be60805d6cbd5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5263edaa63633ccca58388d8cf621d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991b2b7bf28f1e4a4d2f19d7a5af65d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83a2bde06ef04229d0aee1b0c936ad.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122baacb7e53c1dbe24a76ae8165ebc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768827fab275093c77b749bfb40eb49.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b52587336cd29f99d784b1afaadcf.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28b230b1cbe1409bd6e2ea9408e593.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030d11219169d97992c996a4bdd73fe.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a567fc0b25d96cd617185244bccd89.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ced7da1679878e7825f98d19b07d97.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89bbba253fce8d943db5939951e8ec.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8078ec88ad7a09c7638824a5429ed48.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab84e5a20e7635df6d83b5c331e3b34.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1d09fcf95224b90b84ef04a5a9b14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d29115f596fa2e1e282d19ec1c4639.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934560e257c527968f34d20f482afccc.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7976d9b2c33ec74e3545ff7505ff8ba.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622aa9f91d1e0034ea557dff84e056c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1c39b3b3bd2f455280fcd2af62928.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7cc7e249bdb9b3b66a699e298d8dd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2eccb13566dfa8ec525aea220c21d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fe9bef2b9c5d3ce510199229abbf1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13541103b813e064258c98006171744.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f2c53613b91f4c0ec74deb20988b6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570bf41a4c482adc0c67da575464fbe.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a69f21b7bff84280497c7244efb9ac.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea89855f3de5708e395dc5fca2b5ab6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837ed1d1a2c1e9612d50775b353077c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fdf1a3f9f59245d1f93e33d33e19e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e158ae76d35a7e497b6a50f43ef75f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1e5d6f418ed1a3cb0ebd8f4f6bf4f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1099,417 +1114,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="84.836" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>145930</v>
+        <v>146937</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>757.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>145947</v>
+        <v>146944</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>785.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>145985</v>
+        <v>146951</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>370.0</v>
+        <v>899.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>146050</v>
+        <v>147002</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>370.0</v>
+        <v>93.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>146067</v>
+        <v>147422</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>410.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>146074</v>
+        <v>147538</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>360.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>146081</v>
+        <v>147545</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>375.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>146142</v>
+        <v>147590</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>580.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>146159</v>
+        <v>147606</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F10" s="3">
-        <v>460.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>146166</v>
+        <v>147668</v>
       </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>605.0</v>
+        <v>13</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>146180</v>
+        <v>147682</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>146197</v>
+        <v>147729</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>146203</v>
+        <v>147835</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F14" s="3">
-        <v>880.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>146234</v>
+        <v>147842</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D15" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F15" s="3">
-        <v>37.0</v>
+        <v>690.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>146258</v>
+        <v>147873</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F16" s="3">
-        <v>790.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>146272</v>
+        <v>147880</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F17" s="3">
-        <v>780.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>146296</v>
+        <v>147897</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D18" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>146302</v>
+        <v>147910</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>570.0</v>
+        <v>13</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>146319</v>
+        <v>148085</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D20" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F20" s="3">
-        <v>590.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>146326</v>
+        <v>148092</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D21" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F21" s="3">
-        <v>550.0</v>
+        <v>670.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>