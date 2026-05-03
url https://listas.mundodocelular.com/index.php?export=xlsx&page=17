--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -14,140 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 09:35</t>
-[...2 lines deleted...]
-    <t>MACBOOK AIR 2019 / I5 A1932 13” / 1,6  /512GB SWAP  US</t>
+    <t>Lista gerada no: 03/05/2026 10:23</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2021 M1 PRO A2442 14 3.2 512GB SWAP 14G</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>MACBOOK AIR 2020 I3 A2179 13” 1.1 256GB SWAP US</t>
-[...35 lines deleted...]
-    <t>MACBOOK AIR 2017/ I7 A1466 13” /2.2 128GB SWAP IN</t>
+    <t>MACBOOK PRO 2021/ M1 PRO A2442 14”/ 3.2 512GB/ SWAP US 8C</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB DEEP  BLUE</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>1,290.00</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019 /27" I5 3.0/1TB FUSION 16GB /5K RETINA US SWAP CRD</t>
+  </si>
+  <si>
+    <t>COMPUTADOR</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019 /27" I5 3.0 1TB FUSION 32GB 5K RETINA US .SWAP CRD</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019 / 27" I5 3.0/1TB FUSION 8GB 5K RETINA US SWAP CRD</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019 /27" I5 3.6 /2TB FUSION 5K RETINA US SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 27" I5 2.7 2011 1TB HDD 5K RETINA US SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD 32G US</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>MACBOOK AIR 2020 M1/ A2337 13”/ 3.2 256GB SWAP US</t>
-[...14 lines deleted...]
-    <t>MACBOOK PRO 2017 I5/ A1708 13” / 2.3 256GB SWAP US</t>
+    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD  US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD 8GB US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB SSD GB US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB SSD US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ” I5 / 3.3 512GB SSD 8GB</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ” I5 / 3.3 512GB SSD US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB SSD US TBG</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019  21.5”/ 13 3.6/ 1TB HDD 8GB US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019/21.5IN I3 3.6/1TB HDD /8GB SIL US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2011/21.5” /15 2.5 / 500GB HDD SIL US</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL AZUL</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -170,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a103f23f416b94cd78dd244f4234f1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25118b83353ab7efd23da51831d0e2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942129fbc6a3e6e6fa19d1afa0b43e2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d90bbd1ebc480164ab99d1ccedd94.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ede40523e9cb44254676f3b290a04.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5914856f824388eadc4bbdb862e371.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa51b0cb61b3a8c3ed35e744ebe82f1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b3b4604f90d9da58240b0b598a9ac.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203de979f862bcf4b00a5dbb5e81f82.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817b4635b700d619ff5d68068b324bd.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f21bb57dbf907ae555893e2023c6c6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71354cf37d22f8a1c6cb7dd80f198d5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c6ae8861d28c96e15f1f294e749e0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354779276bb9c59cbba742e417321d0.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68ba25a01545659f85ab4f62acbfad.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb24e96227033b294786cb72dacfe8d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f6de32120e48b376adca9be5c9c8e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ee4436f4323a0660694a2d50bcf16.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431b9a664d471cd3801a5da1c739b49.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23d9dbeedf4cf3fca33e4a00315184.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0cf63b1ee4db9742871f5e5bb8451.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69419aaa0e99c05b2462033ccba77e3e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fabac130f434b09b16900f33aab14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0162b84c642a15f2ce1b8451e59276.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47df48d472a4309c7ef5f25d331e3e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace846537dd26d382891393581650c1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b78fa9f39c48b50fce57728850f97.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912fab65c145d0df59247b0c8c0d5a9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f0f733c5c1a12cd17264de64849c8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b164551a0c6808dda7fd995b9e72772.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9f25610a860c6cd955a0c0099ed2b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c45e42fa4ab120e8f995c2e6d37f2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01637dc08209f39ee43c30586021a4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ec3be6dfa171d0a9cfb808a68341e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8ca69f244d3a85f655bd6af6d09a0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4f3ad37a07c56ef6cfebbf359ac1a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac4ea397892173c08a2bb03db06061.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af15c61886fa723a802491479d7b0c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb43833cb9aa0333963433d286a0a9f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5fc0dbd8d6eb1446d6c675f50c265.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1081,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>145404</v>
+        <v>146258</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>360.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>145411</v>
+        <v>146272</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>375.0</v>
+        <v>780.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>145428</v>
+        <v>146296</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
-      <c r="F4" s="3">
-        <v>370.0</v>
+      <c r="F4" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>145435</v>
+        <v>146302</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>395.0</v>
+        <v>570.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>145442</v>
+        <v>146319</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>375.0</v>
+        <v>590.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>145459</v>
+        <v>146326</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>380.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>145473</v>
+        <v>146357</v>
       </c>
       <c r="C8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" t="s">
         <v>15</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>399.0</v>
+        <v>665.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>145480</v>
+        <v>146401</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>390.0</v>
+        <v>240.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>145503</v>
+        <v>146456</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>399.0</v>
+        <v>660.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>145510</v>
+        <v>146463</v>
       </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>420.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>145534</v>
+        <v>146470</v>
       </c>
       <c r="C12" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>195.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>145541</v>
+        <v>146494</v>
       </c>
       <c r="C13" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>215.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>145558</v>
+        <v>146500</v>
       </c>
       <c r="C14" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" t="s">
         <v>21</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>199.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>145572</v>
+        <v>146517</v>
       </c>
       <c r="C15" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>199.0</v>
+        <v>655.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>145589</v>
+        <v>146524</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>440.0</v>
+        <v>655.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>145664</v>
+        <v>146555</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>199.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>145695</v>
+        <v>146562</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>625.0</v>
+        <v>344.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>145855</v>
+        <v>146593</v>
       </c>
       <c r="C19" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>540.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>145909</v>
+        <v>146616</v>
       </c>
       <c r="C20" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>219.0</v>
+        <v>224.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>145916</v>
+        <v>146920</v>
       </c>
       <c r="C21" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="F21" s="3">
-        <v>249.0</v>
+        <v>43.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>