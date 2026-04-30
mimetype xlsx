--- v0 (2026-03-10)
+++ v1 (2026-04-30)
@@ -14,149 +14,143 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 09:07</t>
-[...2 lines deleted...]
-    <t>XIAOMI POCO C85  8/256 VERDE</t>
+    <t>Lista gerada no: 29/04/2026 22:28</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB DEEP BLUE</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>XIAOMI</t>
-[...7 lines deleted...]
-  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>APPLE IMAC 2019  I5 / 3.0  32GB/ 1TB  27" 5K RETINA  SWAP</t>
+    <t>1,450.00</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 128 GB / 13.3" 1,6 A1932 SWAP</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
-    <t>APPLE IMAC 2019  I5 / 3.0  8GB RAM / 1TB  27" 5K RETINA  SWAP</t>
-[...50 lines deleted...]
-    <t>IPHONE 12 PRO 128GB  GRADE B BRANCO SWAP</t>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 256 GB / 13.3" 1,6 A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 512 GB / 13.3" 1,6 A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 1TB  / 13.3" 1,6 1.5  A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 128GB  / 13.3"  1.6  A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 256GB  / 13.3"  1.6  A1932 SWAP INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 512GB  / 13.3"  1.6  A1932 SWAP INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2019 i5/ 8GB/ 128GB  / 13.3"  1.6  A1932 SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2019 / I5 A1932 13” / 1,6  /256GB SWAP  US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2019 / I5 A1932 13” / 1,6  /512GB SWAP  US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I3 A2179 13” 1.1 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 512GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I3 A2179 13” 1.1 256GB SWAP INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I7 A2179 /13 ”1.2/ 256GB  SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I7 A2179 /13 ”1.2/ 512GB  SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I3 A2179 13” 1.1 512GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 512GB SWAP  INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I7 A2179 13 ” 1.2 1TB SWAP US</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -179,51 +173,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662b35a331b5cca36a5dfdc0b25113b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef9a5da5a6a1c49a182a58f52d3017.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3ceeaa3d986f078f2fed26f1ad59e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a1d9d776434d2c58e0e3d731f56bd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cdf80ee98f6ef604f03c6b4c01a18.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25f27951ab60b0204a01857742691b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e996f1cf8c01a5794f16809b0f80dc1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a8832d878595d3b26d2c982c4b379.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23344fa6ad23bd4be44121744a33ac.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c1937907d18afb5b99b1351201138.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dc79fc14b9606f5bfb510fb198bac.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943907c3b72fb59786ccef3028eb2a61.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2304e3e5641b611940db905b95bccb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa96815477f612e41a1f759e3b3713a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653553e0ae7460c0a739c068ff9c031d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed904b279744cb8c9d4e0384a749c91.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba636fed830b98ee880517dd613fe6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3996d7dbb053195d695b7f31c66fb.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a7296cdfc726c7007e6217420c83b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23967b3ca5a05189b714274a842b75b6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbd23ae79b0c4f48689f3102e31a4a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599c19da9742927f7195a6d7f5dd6e6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d1e8883b9c194fbce963d0f5b49e4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7b622bc51ecdb3a0a568e7acbb5b1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fa1158a90fa75bc12aa427e5580e2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153a0ae978fa70a7c1017f659ee019f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7a7f0cdf3ef1e87acdf502d911ad3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c1f73718b7f79615c34ea8ffe9c24.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e664afba673548dc87f8c5955a769.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb41e2adb6eca3ab111171637f161c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bd497c541842c25ee1e6b24a4866a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fc16915cf91ffb2316abc1da5b0b2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23656e7aad3778e5f21e77c2cf9f44.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3a1ffb0381a47619043eda593892f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544a337a75cee736b97eaff9324f0f5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f837917158ae6f9a824336e545828.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a1f1d218ccfa938eacf0cc4248f3f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c8dae206650240458afb80f18c7fe.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12d172a257408ed85c475a57564c2a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8a3a246a53297f708753e5b92d3cc.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1090,417 +1084,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>144292</v>
+        <v>145251</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="3">
-        <v>121.0</v>
+      <c r="F2" s="3" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>144308</v>
+        <v>145312</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>121.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>144384</v>
+        <v>145329</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>475.0</v>
+        <v>305.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>144568</v>
+        <v>145336</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>590.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>144575</v>
+        <v>145343</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>540.0</v>
+        <v>332.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>144582</v>
+        <v>145350</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>600.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>144605</v>
+        <v>145367</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>600.0</v>
+        <v>305.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>144612</v>
+        <v>145374</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>580.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>144629</v>
+        <v>145381</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>560.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>144636</v>
+        <v>145398</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>560.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>144643</v>
+        <v>145404</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>620.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>144667</v>
+        <v>145411</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>570.0</v>
+        <v>359.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>144674</v>
+        <v>145428</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>660.0</v>
+        <v>359.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>144681</v>
+        <v>145435</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>620.0</v>
+        <v>377.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>144698</v>
+        <v>145442</v>
       </c>
       <c r="C16" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>660.0</v>
+        <v>375.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>144711</v>
+        <v>145459</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D17" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>790.0</v>
+        <v>358.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>144766</v>
+        <v>145473</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D18" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>710.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>144797</v>
+        <v>145480</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D19" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>690.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>144827</v>
+        <v>145503</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>460.0</v>
+        <v>378.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>144858</v>
+        <v>145510</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>269.0</v>
+        <v>399.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>