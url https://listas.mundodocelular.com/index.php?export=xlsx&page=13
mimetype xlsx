--- v0 (2026-03-10)
+++ v1 (2026-04-30)
@@ -14,164 +14,155 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 07:51</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 PRO 256GB GRADO A BRANCO USA</t>
+    <t>Lista gerada no: 29/04/2026 23:37</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 28 ULTRA (THERMAL VERSION) 16/1TB</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 21 BLACK 8/256GB 4G</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A AZUL SWAP  CRD</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1706  3,1 8GB/512GB SSD C/TOUCH BAR GRAY SWAP</t>
-[...80 lines deleted...]
-    <t>TABLET CIDEA 8/1TB 5G CM10016 PLUS AND GRAY</t>
+    <t>IPHONE 13 PRO 256GB PRETO  GRADE A SWAP CRD</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB   PRETO GRADO B  SWAP C4A</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB   BRANCO   GRADO B  SWAP C4A</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A AZUL CRD</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A NATURAL CRD</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A BRANCO  CRD</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI 15C 4+128GB VERDE</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>Cortador de Cabelo Voyager VGR V-228 - Dourado</t>
+  </si>
+  <si>
+    <t>AFEITADORA</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>Barbeador Eletrico Voyager VGR V-331 / Recarregável - Preto</t>
+  </si>
+  <si>
+    <t>Cortador de Cabelo Voyager VGR V-951 Recarregável - Preto</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A+  PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE C AZUL  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE C PRETO   SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 256GB GRADE A+ DOURADO</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019  I5 / 3.0  8GB RAM / 1TB  27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>COMPUTADOR</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.0  16GB RAM / 512GB   27" 5K RETINA  SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -194,51 +185,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef18041589223bf67ccc93d9fefbe9a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323b08a64236ad3469596b76feb77f4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897263c44307175ee06af6b73f8f6101.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e834f93c7ea0425fbae082968e4a76e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2cbabaccd1a59dc50f7092ccfaaec.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bec8dcd45d7d95420486b31914ec0a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386fdd731183875c12df729d7c38a16.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b945df87bb618595982bf47bb31d80.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d8723ed77d1b5fb05281b9c7f0d65.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba20927dbcf4b79bcded83bbdea8c9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578916c1b491fe8d57c31f23dee91a7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2902afa3ebcfadc06905e179b9a06f4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6500ece708790473a6d5d3efe6b9fee.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f17dc66a9d4f57ce8b5738089f19d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b784795b4cdf4c91fda28f25b02fcaf.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a5f41275c0be550306c0e3e8e7e85.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdc2e5aa8969049e7b10e8d654e92f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6762ce194276df18d3fa1147fde35.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ad4555d3a3fa56f135aff33482abd.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c9b9af9210565b97041f0561e014e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61a04b0988ec37e7cdc57a1b8c06c5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f64a257a52a897ae17a816e18c93bf.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952be5943844ceb253fde06bd8991bc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe4e07f69f321fd75ac1fb991b7535.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064a28aa34b081fe0ce21111f57df09.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007ed033bd4cb5b85588bf89f53f240.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05220baba6b72ca618aaa1fae09209b5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb831277406d7710d9fa4d42fab347.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b442b148e4fff2a719b78e16d98fac.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0eed25f34ef0710097ac3e58fd35f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baae4bed3932f236139057c621c559b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ad4101fb14c431fda2e556cd73ffd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea38d926782d713dbfb2e93f5390ee.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3fff40e406be72c7dfdeffa352b83.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314c6c45b02b19fe91986173231f11f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fc343dd4f21ae35741c835862194b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f57c1f506c8b711d34de074b743e48.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb4eebe90c698f6ab724ce09602c0a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480aa3a88fe131b573e19e08456b65eb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b53de69c200db21720dd046efa942.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1105,417 +1096,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>141512</v>
+        <v>143424</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>590.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>141604</v>
+        <v>143455</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>319.0</v>
+        <v>208.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>141703</v>
+        <v>143462</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>279.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>141901</v>
+        <v>143479</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
         <v>13</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>479.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>141918</v>
+        <v>143509</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>549.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>141932</v>
+        <v>143523</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>540.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>142038</v>
+        <v>143554</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>290.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>142182</v>
+        <v>143561</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>107.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>142243</v>
+        <v>143578</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F10" s="3">
-        <v>357.0</v>
+        <v>689.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>142250</v>
+        <v>143585</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F11" s="3">
-        <v>353.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>142342</v>
+        <v>143592</v>
       </c>
       <c r="C12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" t="s">
         <v>22</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>549.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>142380</v>
+        <v>143769</v>
       </c>
       <c r="C13" t="s">
         <v>23</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F13" s="3">
-        <v>870.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>142397</v>
+        <v>143783</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F14" s="3">
-        <v>870.0</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>142427</v>
+        <v>143899</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>25</v>
+      </c>
+      <c r="F15" s="3">
+        <v>22.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>142441</v>
+        <v>144117</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F16" s="3">
-        <v>870.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>142458</v>
+        <v>144216</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>13</v>
+      </c>
+      <c r="F17" s="3">
+        <v>255.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>142465</v>
+        <v>144223</v>
       </c>
       <c r="C18" t="s">
         <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>13</v>
+      </c>
+      <c r="F18" s="3">
+        <v>255.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>142502</v>
+        <v>144384</v>
       </c>
       <c r="C19" t="s">
         <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="F19" s="3">
-        <v>26.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>142717</v>
+        <v>144575</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E20" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="F20" s="3">
-        <v>86.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>142724</v>
+        <v>144582</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D21" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E21" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="F21" s="3">
-        <v>86.0</v>
+        <v>600.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>