--- v0 (2026-03-10)
+++ v1 (2026-04-29)
@@ -14,158 +14,161 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 06:35</t>
-[...5 lines deleted...]
-    <t>RELOGIO</t>
+    <t>Lista gerada no: 29/04/2026 18:15</t>
+  </si>
+  <si>
+    <t>CEL NOKIA FLIP 2660 TA-1474  DUAL SIM / TELA 2,8/4G- PRETO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide L32 Bluetooth preto</t>
+  </si>
+  <si>
+    <t>Produtos</t>
   </si>
   <si>
     <t>GTIDE</t>
   </si>
   <si>
-    <t>GTIDE SMART WATCH S3 PRO PRETO  (SWA011)</t>
-[...23 lines deleted...]
-    <t>IPHONE 15 256GB GRADE A PRETO (BLACK)  USA A+</t>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Preto</t>
+  </si>
+  <si>
+    <t>SUPORTE DESKTOP STAND RCW-30</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>RECCI</t>
+  </si>
+  <si>
+    <t>IPHONE 12  64GB GRADE B PRETO</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 12 PRO MAX 128GB GRADE A+ AZUL</t>
-[...43 lines deleted...]
-  <si>
     <t>GTIDE SMART WATCH S6 PRO GPS PRETO</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO GPS GREY</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R8 PRO PRETO</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R8 PRO BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB DESERT SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B PINK  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL HONOR MAGIC 7 LITE 5G 12/512GB  PURPLE</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB  GRADE A AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB  GRADE A PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A+ GRAY</t>
+  </si>
+  <si>
+    <t>LG G360 GSM850/1900/900/1800 BLACK FLIP</t>
+  </si>
+  <si>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP A+ USA AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP A+ USA NATURAL</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR BLACK X12PRO 4/64GB</t>
+  </si>
+  <si>
+    <t>HONOR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -188,51 +191,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4518556162d5360f8359f7c270ff8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0dc7d59058cc06f79593dde6feeb9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d447338842519577e01a26ee3b8c40b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e32c88c484b1c45dc064e4bd4710d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432389163966113d6d18f6938bb6ed0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a7bf8d6b8608069e71a8f9e0272ed.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35223dcbad4530afe5f22da0f42a881d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff0cbe1b7fd7a502a0d9563aa28c30.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fc382c0a8f0499f837a3e9db9efff.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52069ebc23e33b05cd0403decc04888d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef10f942599b97b800ecd0831364710.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09b86f504ad266f99fcc670465caab.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bb5456f37329411160c582f8bf484.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b526699f4448f4118efa4d1c0a9fca4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f8684a905a7a4f98f6e67e51247cb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523d590909709c0b13301705d1c77cf.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512d8a0199abf31c10c91d8c563758e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc61c3c1df5cc7d5a1ec04d64e63cc0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee3c2863cefa936ebfd4d2a930a285.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62254bbeeef76642ab18f8b976d59b6e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d34eabd250d868c825839e0c7b0607.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7f07f813ff0894e77dcd8a218a6a5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc66a2aed374ce9bf67a12b7f048519.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312010d44adc3f337cf64a7ec03aa333.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5341e6ae395e5193637ace20102c7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb12c8314ea03f3b1d169d5317572a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178fb6b75f6423befdbc975ded70e65.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301417d4f6c1f9007d6d6ec7afaf374.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8953313b824363141b560a9e34ddc51.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcefb8f8d40d7af21c14fbfbd90c4c0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069c1e14b914d8f2d3cb13b52d0bec9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd62ca44c46209fab340497f4c9c56f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc400dcba69e50cfff4310fdea2648e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec1a106e3be6696ba5be8c36d632b5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1145a695fa413c8458a141997e9e6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f523a46d1548789cd0fed0e35c21de6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02318e3cea5b3e3e216f1e94e84b706a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27fee014b886595688530a01b12cc1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f812d8c8efb96f3b5ca8e4fcac17cc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7282dbbcff41578e4c5b1eb78dc20de.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1130,386 +1133,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>136532</v>
+        <v>138123</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>29.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>136563</v>
+        <v>138482</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>25.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>136570</v>
+        <v>138529</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>28.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>136747</v>
+        <v>138666</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>9.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>136907</v>
+        <v>138857</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3">
-        <v>256.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>136914</v>
+        <v>139014</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>256.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>137089</v>
+        <v>139021</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>585.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>137768</v>
+        <v>139106</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F9" s="3">
-        <v>315.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>137782</v>
+        <v>139113</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F10" s="3">
-        <v>315.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>138093</v>
+        <v>139144</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F11" s="3">
-        <v>288.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>138123</v>
+        <v>139151</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F12" s="3">
-        <v>26.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>138314</v>
+        <v>139168</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F13" s="3">
-        <v>870.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>138321</v>
+        <v>139335</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14" t="s">
         <v>15</v>
       </c>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="F14" s="3">
-        <v>870.0</v>
+        <v>317.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>138666</v>
+        <v>139441</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="F15" s="3">
-        <v>16.0</v>
+        <v>318.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>138819</v>
+        <v>139458</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F16" s="3">
-        <v>565.0</v>
+        <v>318.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>138857</v>
+        <v>139540</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F17" s="3">
-        <v>199.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>138963</v>
+        <v>139564</v>
       </c>
       <c r="C18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
         <v>32</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>259.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>138970</v>
+        <v>139748</v>
       </c>
       <c r="C19" t="s">
         <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F19" s="3">
-        <v>259.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>138987</v>
+        <v>139755</v>
       </c>
       <c r="C20" t="s">
         <v>34</v>
       </c>
       <c r="D20" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F20" s="3">
-        <v>259.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>139014</v>
+        <v>139779</v>
       </c>
       <c r="C21" t="s">
         <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F21" s="3">
-        <v>45.0</v>
+        <v>105.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>