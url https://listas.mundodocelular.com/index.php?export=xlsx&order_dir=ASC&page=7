--- v0 (2026-03-10)
+++ v1 (2026-04-29)
@@ -14,152 +14,149 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 05:20</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B PRETO</t>
+    <t>Lista gerada no: 29/04/2026 17:01</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO AZUL</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO AZUL</t>
-[...1 lines deleted...]
-  <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B  NATURAL</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B  BRANCO</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADE B BRANCO</t>
   </si>
   <si>
     <t>IPHONE 13 PRO MAX 128GB GRADE B AZUL</t>
   </si>
   <si>
     <t>IPHONE 13 PRO MAX 128GB GRADE B GRAY</t>
   </si>
   <si>
-    <t>FONTE APPLE IPHONE CABO E FONTE 35W</t>
-[...2 lines deleted...]
-    <t>FONTE</t>
+    <t>IPHONE 14 128GB GRADE B BRANCO</t>
   </si>
   <si>
     <t>PHILIPS PILA RECARGABLE R03-B2RTU10/97 1000MHA</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>PHILIPS</t>
   </si>
   <si>
     <t>IPHONE 15 128GB GRADE A PRETO</t>
   </si>
   <si>
     <t>GRAVADOR DE VOZ PLAUD NOTE 64GB NB100 SILVER</t>
   </si>
   <si>
     <t>WALK TALK</t>
   </si>
   <si>
     <t>PLAUD</t>
   </si>
   <si>
     <t>GRAVADOR DE VOZ PLAUD NOTE 64GB NB100 STAR</t>
   </si>
   <si>
-    <t>IPHONE 15 128GB MTP13HN/A A3090 ROSA</t>
-[...4 lines deleted...]
-  <si>
     <t>IPHONE SE2  64GB BLACK SWAP USA</t>
   </si>
   <si>
     <t>IPHONE SE2  64GB RED SWAP USA</t>
   </si>
   <si>
     <t>IPHONE SE2 128GB VERMELHO SWAP USA</t>
   </si>
   <si>
     <t>IPHONE SE2 256GB BLACK SWAP USA</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO 512GB GRADE A VERDE</t>
-[...1 lines deleted...]
-  <si>
     <t>IPHONE 13 PRO 128GB GRADE B GRAY CINZA</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE B DOURADO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE B GRAY</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE B BANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 512GB GRADE B VERDE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e69020f201cd29a2649db7fd4690f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c56a69eab4f9185768ea673ee6702f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6b2424889d1a907e307812c3d85cd.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa6f20c57830470205a7c099226bc8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abf80e5b13837f98d3e3af526be13c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb004b17c130d015314a27e3989a5f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cc66800e54844e3a6b7e966c287af.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229713bf349aa46d4a71a619c690be3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc76d15871bb26970c3f479a0ad1da.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207453df312118f68fec40efec43d2f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744d74216341dbba130549eb85d0d81.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6cc3868a508a93fa46a00fefc5489.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cb0e075a358223d257d3f09c9430d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e25357b03c3b70241a6a192d25741e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3457cf3a5b76ec164d375099f80c92.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dade5613601055226f7d69cd4bde2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9039b886f8022e99f29fd0b200bed6e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2834e42d1e10482869b500e21b7626.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fce41e35360c873d8c000577b6c136.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665c270f1c637313cb7dec151d268da.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645799ccb3ea82ee7f6bd198a40017a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b41c1b014b73941c64c39cb3e7366.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056eccd7524a68039b5956765dce45c2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638400a874f0d562d70f1b20bccc795d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011fa086eb8b0294fb4fdf4e72feb96.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfa83bd8f3ec398e5be1c27c3b4fb9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0718a97f73abcf5cb4132cee6b8a807.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ab5f70cb7b9539cc7bb69d2a6dade.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b772527b6869f9ca5a162cb447cd1c8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fc28211c52d6071aed7c8b6d6466d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a3fb4954379d372eac766c3146cc4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bad77e9c7de1fc854923559d78e2c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39d9f2a709de37040c24b73b767c05.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6ba3252d4fc82f99516d57e7f0db4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb382479a9d833ee6e276895acadf22.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39853364663d0acbba4863c5550888.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c98e5e342a6f2fa0bdba98667df6ba.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2f71bc8673efae10d809e8c449452.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9093c190bdcc2cf4b9719027a48b511.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a1e335b6697c59eefbc7022b53bc6.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1124,386 +1121,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>133388</v>
+        <v>133432</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>699.0</v>
+        <v>735.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>133432</v>
+        <v>133449</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>735.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>133449</v>
+        <v>133456</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
         <v>750.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>133456</v>
+        <v>134248</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>750.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>134248</v>
+        <v>134255</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>299.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>134255</v>
+        <v>134279</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
         <v>450.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>134279</v>
+        <v>134309</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>450.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>134316</v>
+        <v>134484</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>15.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>134484</v>
+        <v>134521</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>4.0</v>
+        <v>515.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>134521</v>
+        <v>134613</v>
       </c>
       <c r="C11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" t="s">
         <v>21</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F11" s="3">
-        <v>515.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>134613</v>
+        <v>134637</v>
       </c>
       <c r="C12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
       <c r="F12" s="3">
         <v>180.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>134637</v>
+        <v>134712</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>180.0</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>134675</v>
+        <v>134729</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>605.0</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>134705</v>
+        <v>134743</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>299.0</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>134712</v>
+        <v>134767</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>105.0</v>
+        <v>129.99</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>134729</v>
+        <v>134866</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>105.0</v>
+        <v>387.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>134743</v>
+        <v>134873</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>119.99</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>134767</v>
+        <v>134880</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>129.99</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>134781</v>
+        <v>134897</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>485.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>134866</v>
+        <v>134910</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>387.0</v>
+        <v>470.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>