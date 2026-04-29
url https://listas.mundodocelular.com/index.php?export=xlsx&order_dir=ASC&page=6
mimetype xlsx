--- v0 (2026-03-10)
+++ v1 (2026-04-29)
@@ -14,152 +14,146 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 05:11</t>
-[...11 lines deleted...]
-    <t>IPHONE 16 PRO MAX 256GB BLACK TITANIUN</t>
+    <t>Lista gerada no: 29/04/2026 16:19</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB DESERT TITANIUN</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV ATV PRIME 4K ULTRA HD STREMING PLAYER</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>PRIME</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 128GB BRANCO SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BLACK USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BLUE USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 128GB BLACK SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B PRETO (BLACK)  U</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B VERDE USA</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE B PRETO AMERICANO SWAP</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...40 lines deleted...]
-  <si>
     <t>IPHONE 13 PRO MAX 128GB GRADE B AZUL</t>
   </si>
   <si>
     <t>IPHONE 14 PRO 128GB PRETO   GRADE B</t>
   </si>
   <si>
     <t>IPHONE 14 PRO 128GB ROXO  GRADE B  USA</t>
   </si>
   <si>
     <t>IPHONE 14 PRO 128GB GOLD  GRADE B  SWAP</t>
   </si>
   <si>
     <t>IPHONE 14 PRO MAX 128GB SWAP GRADE B PURPLE</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO B BLACK USA</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO B AZUL</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO B NATURAL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B PRETO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +176,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cc1613336297bab4812667f4c13af.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafd9998c3e72f3b3d5d64952c4dc7b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7504f23d06bc2b98afc054ac47a1b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce7d107fdbd935c44367e05681069a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d51ee5d9bf6d182402071448a126e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87715c9ddf402fcff2e324a8e9a6fa1a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e43c3dcdb68f614832310b76e2cfb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5ad7eead4f7d2c62a5e8823d0c8ec.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25a4ff55e5a531eb8c849dcb5c87ef.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120fdd5a0dab6d96ad600e6e088a49d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fe1671529087bddb1597877eec03a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1319d74a84f9759a21796a9f8639d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea3c64f1662840fafe19ce045fc447.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2adadf02b2ccb9cfcd985d74299897.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632eb1bf29be3ce466c48297126663f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b853dc11028f7b71fc0f2b42b1530.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dc00e77340a3e934bf0a5b0d72cf3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb25f0614f395fcb531be5b5bfb31d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16416d147051089be9fe408bd40b81d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8be3fff69c49a5db79f2ff2f48af77.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0903ddf0488d18d2cc905b98da0fc9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb5cc5fb102a6faef100bad2a59d49.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f7c454e0a5150c96161908b6feb3b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ddfb5486e88351fa16ac23d8af899.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627b5337ffcaceb3d57ca490385f0c3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a700fb236f2b2e857c44be1790f3c0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4d5e3c8489d7eff2f34f219eeeb86.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec22bf8e69d2dcd5997d5752c4c0ee8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f9d4f27a4ffc17a122d2bd82d2e63.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f77b2927dec419e240d4d5fe0e3162.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8418f8b9e6300eaea5d00b5dfd0410.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc425ec437e0a71b633040b374eff2f3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aace5f8ba033c443b3969068a1cf35d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38332568bd8410e21cb7e92d1d4d40.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cdc2a017ad10c79b34cec156e3787.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2eaa147afa668fcac9d6785c109f85.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dd13ad8a13160d9e8ed9fa4f22cad.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe0b6203ac90f35baa85c744e35362.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844fdee4bf3e596b967f4b756df4999.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e6187b4e33ab691278de66bdd7980.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1124,386 +1118,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>131315</v>
+        <v>131377</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>44.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>131360</v>
+        <v>131827</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>870.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>131421</v>
+        <v>132329</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>870.0</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>131827</v>
+        <v>132343</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>59.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>132329</v>
+        <v>132350</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>119.99</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>132343</v>
+        <v>132374</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>560.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>132350</v>
+        <v>132664</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>560.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>132374</v>
+        <v>133142</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>110.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>132664</v>
+        <v>133159</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>560.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>133142</v>
+        <v>133166</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>292.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>133159</v>
+        <v>133234</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>290.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>133166</v>
+        <v>133289</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D13" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>285.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>133289</v>
+        <v>133296</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>450.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>133296</v>
+        <v>133302</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>410.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>133302</v>
+        <v>133319</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>410.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>133319</v>
+        <v>133340</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>410.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>133340</v>
+        <v>133357</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D18" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>475.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>133357</v>
+        <v>133364</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
         <v>520.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>133364</v>
+        <v>133371</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
         <v>520.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>133371</v>
+        <v>133388</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>520.0</v>
+        <v>610.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>