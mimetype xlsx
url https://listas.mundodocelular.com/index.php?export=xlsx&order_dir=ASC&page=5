--- v0 (2026-03-12)
+++ v1 (2026-04-29)
@@ -14,91 +14,82 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 12/03/2026 07:46</t>
-[...2 lines deleted...]
-    <t>CEL XIAOMI NOTE 11 PRO    8+128GB  AZUL SWAP</t>
+    <t>Lista gerada no: 29/04/2026 15:43</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S 5G   4+128GB  AZUL SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>CEL XIAOMI NOTE 11 PRO  5G   8+128GB  PRETO SWAP</t>
-[...7 lines deleted...]
-  <si>
     <t>CEL XIAOMI NOTE 11S 5G   4+128GB  PRETO  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S 5G 6+128GB PRETO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S 5G 6+64GB BRANCO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S 5G 8+128GB PRETO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S   LA   6+128GB PRETO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI REDMI 13C      8+256GB  PRETO</t>
   </si>
   <si>
     <t>CEL LG B 220 DUAL SIM FM RADIO GSM 850 900 1800 1900</t>
   </si>
   <si>
     <t>CELULARES</t>
   </si>
   <si>
     <t>LG</t>
@@ -109,72 +100,90 @@
   <si>
     <t>FONE</t>
   </si>
   <si>
     <t>JBL</t>
   </si>
   <si>
     <t>AMAZON FIRE MAX 11 64GB GRAY</t>
   </si>
   <si>
     <t>RECEPTOR</t>
   </si>
   <si>
     <t>AMAZON</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  PRETO</t>
   </si>
   <si>
+    <t>IPHONE 15 128GB GRADE A PINK  (PINK)  US</t>
+  </si>
+  <si>
     <t>CEL REALME 12X 5G DUAL SIM 6.67" 8GB/256GB GLOWING PRETO</t>
   </si>
   <si>
     <t>REALME</t>
   </si>
   <si>
     <t>CABO APPLE CARREGAMENTO USB-C DE 240W MU</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADE A+ PINK</t>
   </si>
   <si>
     <t>CEL XIAOMI REDMI 14C      8+256GB VERDE</t>
   </si>
   <si>
     <t>IPAD AIR 2 64GB SWAP 64GB GRAY</t>
   </si>
   <si>
     <t>IPAD</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 5G CM515 7P 1 CHIP VERMELHO</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB BLACK TITANIUN</t>
+  </si>
+  <si>
+    <t>Produtos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519ce5aa8facf6c4fbe32d593d5ace7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa40b7e9734ae701c792a58a35e312.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231bc1d001cfc335f137b42975e9d5d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ffa5af6435abf621bdd6a0d18a38e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb91f23ac518baa8a59005ecb08ce7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fafc4b9d7fde7706363bbb7079dea.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75e4caa3b245700f7077e6a3fd6424.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2beaff4561241e4d71cc4414fac3ce.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01a3f7a4b17e00c54c8c84446e2b2a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff09f98cbb595b845b485af47df685c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33698e4d9cdb6c1267da8a0ba627f333.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da347b90b23820557ce71be92e7ac5c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2157cf43efa9c8ed0fba43f0cba8fd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1338f13f842faca5c1f1289c57874de.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a93d5ee6954087f7c01918da4c0213.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4ce25b913dfd52c182f90866cdeae.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65dd32011a6b9b5c6ed142170d0d01.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb11bd3d3adf1b8de7b1bce35a5edc.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87d15f9c2741a568d900558fdfaf05.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfbcb84e4b50446e08807c797245dd.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f700588ae4d3fcf8e4db6fe811ce831.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cfd3b0d0f610e794f6105ddfc726b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2c0aab5f2d869ce41200d1e1648f6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea247aaafdec56548f9425da3c59775c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffee0d0722482578e0eafbf49780f1b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976e5a1d76329ae658325525a251e0e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5703fb3ac3d79579fc98008223d447a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc77589766ea9e74b3b637f18434ac.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcea09be57992b108d8553594893c9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffa3301682c41e8897484ebc85e153.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100802e84fe7e14bde34457f7cac722e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbb082dc6d43a9e2d19525eedce198.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd2aa3364c1593ca81ff1684dc904a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22b571bec0b0b549c8eb6fa5929d1f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fddd21cb25dcf16966046bd0bc2d06.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505033a8b4a38d778b33cfb3feea8d9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6b2548332da53483664c44cf884ea.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09207a1904213a64ddd189d261fbfbd.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112960aa6220382595bae6f2e6ebb9b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40939d77988df3cd8b0a4eb0c61a2b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1139,386 +1148,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>128315</v>
+        <v>128391</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>110.0</v>
+        <v>113.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>128353</v>
+        <v>128407</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>120.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>128360</v>
+        <v>128421</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>134.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>128391</v>
+        <v>128445</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>113.0</v>
+        <v>99.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>128407</v>
+        <v>128452</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>115.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>128421</v>
+        <v>128469</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>119.0</v>
+        <v>103.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>128445</v>
+        <v>128544</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>99.0</v>
+        <v>116.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>128452</v>
+        <v>128872</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>108.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>128469</v>
+        <v>128896</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F10" s="3">
-        <v>103.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>128544</v>
+        <v>129923</v>
       </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F11" s="3">
-        <v>116.0</v>
+        <v>127.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>128872</v>
+        <v>129961</v>
       </c>
       <c r="C12" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="F12" s="3">
-        <v>12.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>128896</v>
+        <v>129985</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F13" s="3">
-        <v>26.0</v>
+        <v>745.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>129923</v>
+        <v>130004</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" t="s">
         <v>26</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>127.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>129961</v>
+        <v>130455</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F15" s="3">
-        <v>760.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>129985</v>
+        <v>130769</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F16" s="3">
-        <v>745.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>130455</v>
+        <v>130851</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="F17" s="3">
-        <v>165.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>130769</v>
+        <v>130929</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D18" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>16.0</v>
+        <v>107.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>130851</v>
+        <v>131001</v>
       </c>
       <c r="C19" t="s">
         <v>35</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E19" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F19" s="3">
-        <v>315.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>130929</v>
+        <v>131315</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F20" s="3">
-        <v>107.0</v>
+        <v>44.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>131001</v>
+        <v>131360</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D21" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E21" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F21" s="3">
-        <v>130.0</v>
+        <v>880.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>