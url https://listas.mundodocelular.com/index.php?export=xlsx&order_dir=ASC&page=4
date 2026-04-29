--- v0 (2026-03-12)
+++ v1 (2026-04-29)
@@ -14,158 +14,155 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 12/03/2026 07:46</t>
-[...5 lines deleted...]
-    <t>FONE</t>
+    <t>Lista gerada no: 29/04/2026 15:18</t>
+  </si>
+  <si>
+    <t>CARR. MAGSAFE BATTERY PACK 5000 MAH  BRANCO</t>
+  </si>
+  <si>
+    <t>CARREGADOR</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB GRADE A   DORADO    USA</t>
+  </si>
+  <si>
+    <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 11 128GB GRADO A+ LILA</t>
-[...28 lines deleted...]
-  <si>
     <t>IPHONE 13 PRO 128GB GRADE B BLUE (AZUL)</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>CEL IPHONE 11  64GB GRADE A -  BRANCO USA</t>
   </si>
   <si>
     <t>IPHONE 14 128GB GRADE B PRETO</t>
   </si>
   <si>
+    <t>IPHONE 14 128GB GRADE B AZUL USA</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE B ROXO</t>
+  </si>
+  <si>
     <t>FONE ROFFE EARBUDS A70 ANC PODS WITH DISPLAY</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
     <t>ACER</t>
   </si>
   <si>
+    <t>IPHONE 12 PRO 128GB GRADE A+ DOURADO</t>
+  </si>
+  <si>
     <t>CEL XIAOMI MI 11 LITE 8+128GB PRETO SWAP</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
     <t>CEL XIAOMI MI 11 LITE   5G NE 8+128GB  PRETO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO    6+64GB  AZUL  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO +   5G  8+128GB  PRETO  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO+ 5G   6+128GB  PRETO  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO +5G   6+128GB  AZUL  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO 5G   6+128GB  PRETO  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO 5G   6+128GB  AZUL SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO    8+128GB  AZUL SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO  5G   8+128GB  PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO    6+128GB  PRETO SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -188,51 +185,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a2120733155efe6838b6e28969f98.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4199631039bc988d39007ad6759f0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6d6726f9e9bd4c694d8c0cc473748.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1eeea58b508352eac800318e8de92.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4f9dc434c24cb934d118a1e3e75fc.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe3031cf563b9e9773e93b13fbbc67.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6775771b828c86bd837d6914295323d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420447b168309189bdd9d82ad7fa1fa.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3f0727f6ca79dd77b52dcbb210892.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66eb98edb7f605428226671c3ea5cb0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018998ef8e6dad8fead10e24c061d22.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec94d2c327f9df811b35d9cb8b2bc7d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400d65df49d351f846ad0050c4fa485.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3ea9bfe90059e128c31b3efd0d110.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb26bb5ecbf0ce7abaa458ca2e3a5e3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ba5134bf59e100249f8a0c947a6b7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2052eaca54ba8f35922df51c29f221c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280daa7e235ab52eedd387cebeeb934.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bc0bdb8bb35501767077d4a220c96.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec104388a64bf046ae35b9deaac4e64c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d306a12b6cb870f3fee230ac210d1d2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32caa871a74e0eeca15275a606e5fbb1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cb975580037a415d019fe18587b5e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e980a4a279f857e4647ff6f757eec24.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb83c4ef134a92afc8c826f508a7f30.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a42170556a2bbd046615fa9bf1fc1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924627980c8b2de4c59f13b7a14ce38a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cbfba5b66b0d18a89dcd01f40d26c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5b28f5591a77a5ff4d030645c7d53.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e891629cdf5340c1830ea3c1e8132be.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19486a483a34409737b987e061fe642.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc453a5cb8f113ea9f65ae5506f9a9de.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e3f4440ff554cf190959e10406911.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5cc6a7c16bcf3174b9f6b362bb946.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa4c2debcc6fc4fa0dd39df62b1eb2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3445604fabe52492e4e8589d70e01.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2765f4e82bf9beeaf29e3f41afa41.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6f95d2f1ae17fc0fad606a2087f90.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f6b0649f103a25174919d5b374cbf.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7af2418573cf81efa46665c6c4811.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1099,417 +1096,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>122979</v>
+        <v>125673</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>15.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>123204</v>
+        <v>126588</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>199.0</v>
+        <v>318.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>123280</v>
+        <v>127004</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>230.0</v>
+        <v>387.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>124430</v>
+        <v>127226</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>21.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>125093</v>
+        <v>127394</v>
       </c>
       <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
         <v>14</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>345.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>125444</v>
+        <v>127400</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>810.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>125673</v>
+        <v>127417</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>12.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>126588</v>
+        <v>127769</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F9" s="3">
-        <v>318.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>127004</v>
+        <v>127806</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F10" s="3">
-        <v>387.0</v>
+        <v>280.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>127226</v>
+        <v>128025</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F11" s="3">
-        <v>199.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>127394</v>
+        <v>128131</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F12" s="3">
-        <v>335.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>127769</v>
+        <v>128216</v>
       </c>
       <c r="C13" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" t="s">
         <v>24</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>14.0</v>
+        <v>128.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>128025</v>
+        <v>128223</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F14" s="3">
-        <v>110.0</v>
+        <v>172.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>128131</v>
+        <v>128254</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F15" s="3">
-        <v>118.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>128216</v>
+        <v>128261</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F16" s="3">
-        <v>128.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>128223</v>
+        <v>128285</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F17" s="3">
-        <v>172.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>128254</v>
+        <v>128292</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F18" s="3">
-        <v>166.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>128261</v>
+        <v>128315</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F19" s="3">
-        <v>166.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>128285</v>
+        <v>128353</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F20" s="3">
         <v>120.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>128292</v>
+        <v>128360</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D21" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F21" s="3">
-        <v>120.0</v>
+        <v>134.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>