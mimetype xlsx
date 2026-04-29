--- v0 (2026-03-10)
+++ v1 (2026-04-29)
@@ -14,140 +14,167 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 05:39</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 128GB VERDE  SWAP HSO</t>
+    <t>Lista gerada no: 29/04/2026 16:33</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB  DOURADO  GRADE A SWAP HSO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 128GB VERMELHO GRADE A SWAP HSO</t>
-[...11 lines deleted...]
-    <t>IPHONE 13 128GB BRANCO   GRADE A SWAP HSO</t>
+    <t>APPLE SE2 GPS+CELL 44MM SILVER ALUM S/L AZUL SPORT BAN FXG43LL/A</t>
+  </si>
+  <si>
+    <t>APPLE SE2 GPS+CELL 44MM SILVER ALUM M/L AZUL SPORT BAN FXG53LL/A</t>
+  </si>
+  <si>
+    <t>APPLE SE2 GPS+CELL 44MM STARLIG S/M BEIGE FXG7LL/A</t>
+  </si>
+  <si>
+    <t>SAMSUNG GT-C3520 FLIP/ 2.6 DS/ GSM BT/ VERMELHO</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL LILA</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 WIFI CM89 7P INFANTIL  PINK</t>
+  </si>
+  <si>
+    <t>IPAD 11TH MD4E4LL/A 10.9" WIFI 128GB AMARELO</t>
+  </si>
+  <si>
+    <t>NOKIA 3210 4G TA-1618 - 2.4" - DUAL-SIM - PRETO</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 AMOLED</t>
+  </si>
+  <si>
+    <t>LCD</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 PRO AMOLED</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 14 AMOLED</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 15 PRO AMOLED</t>
+  </si>
+  <si>
+    <t>DISPLAY</t>
+  </si>
+  <si>
+    <t>CAMERA DEPORTVA  ACTION ABC A2071 5K WIFI 1080P FULL HD RECHARGEABLE BRANCO</t>
+  </si>
+  <si>
+    <t>ABC</t>
+  </si>
+  <si>
+    <t>CONSOLE PORTATIL GAME BOX A3088  PURPLE</t>
+  </si>
+  <si>
+    <t>ABC ANDROID 13 16+256 COM CANAIS APP A3080</t>
+  </si>
+  <si>
+    <t>Relogio Smart Abc HW Ultra  Mini 2 A3092 Kit 7 Cinto/NFC/GPT/And -</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>relógio smartwatch HW X Caixa de Presente 7 Pulseiras ChatGPT+NFC Android e iOS relógio ma</t>
+  </si>
+  <si>
+    <t>NOKIA 108 TA-1627 DS PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR  27T PRO PLUS 12/256GB 5G PRETO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>IPHONE 15 PLUS 128GB GRADE A PRETO SWAP HSO</t>
-[...38 lines deleted...]
-    <t>APPLE SE2 GPS+CELL 44MM SILVER ALUM M/L AZUL SPORT BAN FXG53LL/A</t>
+    <t>ULEFONE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -170,51 +197,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171879835bf149ecd9f50d97aad3043.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4808de5be6c9a1db967e899d329e7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb30d201c03c9009699263aef8a33e0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4beb1ac2a677ed7295cda2736939a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0ae489124772604c7f0b2e341cfb1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a15359d604da5d027435c07bacb692.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde167b7906291061d7aa535680ba878.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f87391e80fd0483f32d7675801983.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44713d606b53dc4260a5991809df57.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab667cd85d5d77c08f321f67a35c7d22.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed86c051b2799be64c2cd7f3bb3807.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f6bd690e46cd7d7c8711df6b576a6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d64274ee9470b2f1f4acfedb70d4c3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6b3edcd65192f118b192f29577752.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06750e2fdb32098b4396f0aafe7625.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73541dabe0c2280c43b11dc0a9659039.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af821e00195448da0a2ef12ea69a8b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6851fb2197f6b7a512a43abc880d7dd.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea88d801665fcc571e2b9cc3e1f030.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dfcdd0af82818ef2de66859550f0e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003d1a83729738273011bdfb65ded34.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa96df9f9fe4e86105e301d5c9e1e7f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd301881535fd6743c79726203180f72.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24518fcea34523a28395f0923de479.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b92ac65964de2c7627033ee4c5eba.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501724f195e62691ecf4db0c5315f78.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb4ee96e8091598e37aa4b22eb6fb0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f8cb431cb81fe2f8fe1ccced73dc4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957578655b53abcd62a52eaa83ddf479.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5fcbca2d5144cf1062ef13df31c58.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9985f70c359066222243bf3ce1e8718.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653ac22eea443a5860d7976634b53fc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fb107ae83ce34d7cbdee7340f6560.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b580e573728bac6d5ef5458c3cdb342.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927580039be766e90b7e78c1aa1c8bb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d455ab953d7689211f2330be074331b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41140f20c396a18e0b6cee532c7c2d53.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c27bd8abe0094d88affd47e1b182df.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ac9db5daea723c4f8a1f7eae157e6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078b0a07e636398c5e181070b209b5c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1081,417 +1108,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>151863</v>
+        <v>152273</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>335.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>151870</v>
+        <v>152310</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>330.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>151887</v>
+        <v>152327</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>335.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>151894</v>
+        <v>152341</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>325.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>151900</v>
+        <v>152358</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>335.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>151917</v>
+        <v>152402</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>325.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>151931</v>
+        <v>152471</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F8" s="3">
-        <v>478.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>151948</v>
+        <v>152518</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>478.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>151955</v>
+        <v>152624</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F10" s="3">
-        <v>478.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>151962</v>
+        <v>152631</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F11" s="3">
-        <v>478.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>151979</v>
+        <v>152648</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F12" s="3">
-        <v>590.0</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>151986</v>
+        <v>152655</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F13" s="3">
-        <v>686.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>152051</v>
+        <v>152679</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F14" s="3">
-        <v>595.0</v>
+        <v>81.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>152068</v>
+        <v>152723</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F15" s="3">
-        <v>595.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>152075</v>
+        <v>152754</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F16" s="3">
-        <v>595.0</v>
+        <v>29.9</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>152082</v>
+        <v>152761</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F17" s="3">
-        <v>635.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>152136</v>
+        <v>152808</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F18" s="3">
-        <v>635.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>152143</v>
+        <v>152815</v>
       </c>
       <c r="C19" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F19" s="3">
-        <v>635.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>152310</v>
+        <v>152846</v>
       </c>
       <c r="C20" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F20" s="3">
-        <v>205.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>152327</v>
+        <v>152853</v>
       </c>
       <c r="C21" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="F21" s="3">
-        <v>205.0</v>
+        <v>375.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>