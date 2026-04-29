--- v0 (2026-03-10)
+++ v1 (2026-04-29)
@@ -14,158 +14,140 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 08:24</t>
-[...2 lines deleted...]
-    <t>LG G365 4G LTE  DUAL SIM PRETO</t>
+    <t>Lista gerada no: 29/04/2026 18:40</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB DESERT  TITANIUN GRADE A SWAP</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>LG</t>
-[...4 lines deleted...]
-  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>APPLE WATCH S11 42MM MEU74 SILVER ML</t>
-[...20 lines deleted...]
-    <t>ULEFONE ARMOR 34 PLUS VERSION BLACK 8 128GB</t>
+    <t>IPHONE 16 PRO 256GB BLACK TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB GRADE A NATURAL TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A  DESERT  TITANIUN SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>XIAOMI REDMI NOTE 15    8+256 PRETO</t>
-[...41 lines deleted...]
-    <t>GTIDE SMART WATCH S6 PRO GOLD + AMBOS PERFUME</t>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A  NATURAL TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A WHITH TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A  DOURADO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB PRETO  GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB VERMELHO   GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB BRANCO GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB ROXO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB VERMLHO   GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB PRETO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB AZUL GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB AMARELO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 256GB BLACK SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 256GB GOLD  SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -188,51 +170,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746bf782ee13ad22b9cc95ab01109c5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff264a632590a00eb95faadf036152c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040019f2bf707883af9006180e3511fe.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fffd61fedf305e12cc4588c7fd46d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b4da94e88f319888fcf74dcc6497c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a251aaad186e01156d62236e8a39976.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506531b12b12e6efb1c337b226b9f67.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd1cf8b61dc5ddb4cce2c0ee5346da.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41093cefd93638862ae2ae814630d6f8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045406ceb6242e3c2df67594d55825f6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e65dc6aa4dd4df548f2e769b2ec135.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223197a501dafb7c4d0b1b56018cf0da.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec8460a5e512daad625933dc500490.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c81cc57c4215da6fb902e1e8e6a2d6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6090dcffdfc4b0bf360db671d05e22f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba74cf66c2e38a9f0581c53c7a36c4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b64d19abcbb0d02e02638800a6d399.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ea9654c106d535a3a0b00746f069b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8004957531442555beea70f7276bb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b3b8737c6148a39bee2114db23212.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cd9abec1b1b25a344585c25c563c5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c26cdb1e3071513080955d3be55944.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e461090b51a766711458ab2e5ed5f9d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe824ec866c5ef296776380f8f5dc5d4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367e4edd0cbf8eb044b0d131913fee5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24defe29add426031811a2b7ddae3cef.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426eafad5732b559eb1507d1cc86c29.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b4cd08d68727d5e850ee3b4b71876.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dfeb5963c1642d2286d4ca200785c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba08e041381c5fd5c325cdbb725e678.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af4fcb40a3d5725fb886355db4fead.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586a24359743be28d8ce71f74ee33e4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5136d05456d3d9a07b2742fdde32a2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b301d6837c484f327fa6ffe7924fae.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb6fd4c24c878dcbe5b76a37ff503b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c214049566a867abc45459fdf2839.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d20b285309aff648ba490fd4949fc.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c875eb59b16b4ac1ea567191ef347ba.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836d93b068965ef45e2abab090a6192.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4391ce5f073bd49f5f4a796aa8774.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1099,417 +1081,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>149914</v>
+        <v>150873</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>25.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>150118</v>
+        <v>150880</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>360.0</v>
+        <v>780.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>150132</v>
+        <v>150903</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>345.0</v>
+        <v>799.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>150149</v>
+        <v>150927</v>
       </c>
       <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
         <v>13</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>397.0</v>
+        <v>870.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>150156</v>
+        <v>150934</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>397.0</v>
+        <v>890.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>150163</v>
+        <v>150941</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E7" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>397.0</v>
+        <v>885.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>150262</v>
+        <v>150965</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>363.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>150279</v>
+        <v>150972</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>360.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>150316</v>
+        <v>150989</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>410.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>150385</v>
+        <v>150996</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>190.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>150392</v>
+        <v>151023</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>190.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>150408</v>
+        <v>151047</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>78.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>150415</v>
+        <v>151054</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>75.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>150460</v>
+        <v>151085</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>35.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>150477</v>
+        <v>151092</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>35.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>150484</v>
+        <v>151108</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>36.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>150491</v>
+        <v>151115</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>38.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>150507</v>
+        <v>151122</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>35.0</v>
+        <v>369.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>150514</v>
+        <v>151191</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D20" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="E20" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>35.0</v>
+        <v>465.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>150521</v>
+        <v>151207</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E21" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>35.0</v>
+        <v>465.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>