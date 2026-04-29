--- v0 (2026-03-10)
+++ v1 (2026-04-29)
@@ -14,176 +14,149 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 08:35</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL AMERICANO</t>
+    <t>Lista gerada no: 29/04/2026 18:51</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES PURPLE</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES SILVER</t>
+  </si>
+  <si>
+    <t>GTIDE WIRELESS HEADSET HI-BEAT AZUL</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>REL. APPLE WATCH S9 45MM MR9H3LL/A PINK</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A  AMERICANO PURPLE</t>
+    <t>IPHONE 15 128GB GRADE A AZUL  SWAP HSO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>SAMSUNG A07 A075M 4/128GB PRETO</t>
-[...86 lines deleted...]
-    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A+ PRETO  C/CHIP</t>
+    <t>IPHONE 15 128GB GRADE A VERDE SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PINK  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A AMARELO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB GRADE A PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB GRADE A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB GRADE A BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A BLACK TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A NATURAL  TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A BRANCO TITANIUN SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -206,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37937026ddc66c87436f4059d90e255.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fbb454a2f35d4b16ed579d6d1dd09.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4746c2e79d2a6014646b8291a0dbe.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc433f32502af0d74e0e02cdd86e85.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4ae2e1e74d947684467cc5d42b382.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2909d84311a70f8a82bcbd45bf29be.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350265a240a32b91831d3e8135e343cc.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782f385d9893e7e09c0a01c1d76ba67.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bae065185331665f7f6882b238ab7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973e06dee2d1648122fa9b5d43b0a5d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506012d439ff97f225ed2c1b274165d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618a30d05053d8ab987783ef4085718.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ef41d7d8a6ee01170ce16e38e83e4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4187ade3ac57e4d06568d119a1d708.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7db51e4a9cd5866ccd45790f4edd1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab52c23ad5e18ef6feed31b8249e6c9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8b71c35af8cd6329a5746a31f78b5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed10678c6c0f851b8b6bf469273d4bd.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e73edd503f2bb986f3f9f59abffb9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1333169f0ab4dba877ce3f6ca4b511.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0b7dad41358736a0468e3fb2a4c83.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e857e2823e830d267cc82dfa5f123.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583ff2273f2ff6ce34b82357bbdeaac.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6f5769b342eb26f7b28e79ae05fd6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f4d864801ea4ed6b33a9f2cbb9a4f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42550a981c213ad464215294b04fee11.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75358911019ef36b4b4561baeb31e99b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597af33f78573d82795d1494996fb3b9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd907361bc540a8f0030d49bd9d0592.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e59ed8c5413045064da91665663b88.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128eda9a7f9bd59342570a46b7969ee.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b154fffe4301d29cb8258c9054fe9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a8f30194d5fdaa1e9cc6a23b72e77.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf27397522690545863be6f83b31fb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873e4689aeb56f6cfd52373a82a5d66.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6ccacfc8326c1624075a70343225f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa106d8dc314732fb335b79ac66bfb1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f559e731eeec644835cbf75775d300.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5696c4ff1fc518fbcf90ade5e4b51.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172a6c7bcf511c63e574d9af05f0e2a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1117,417 +1090,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>148092</v>
+        <v>150613</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>670.0</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>148368</v>
+        <v>150620</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>510.0</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>148498</v>
+        <v>150644</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>110.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>148788</v>
+        <v>150651</v>
       </c>
       <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>32.0</v>
+        <v>235.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>148856</v>
+        <v>150675</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>175.0</v>
+        <v>449.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>148863</v>
+        <v>150682</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="F7" s="3">
+        <v>449.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>148894</v>
+        <v>150699</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>885.0</v>
+        <v>449.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>148979</v>
+        <v>150705</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>30.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>149044</v>
+        <v>150729</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="F10" s="3">
-        <v>124.0</v>
+        <v>545.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>149051</v>
+        <v>150736</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="F11" s="3">
-        <v>122.0</v>
+        <v>545.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>149143</v>
+        <v>150743</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>15</v>
+      </c>
+      <c r="F12" s="3">
+        <v>555.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>149563</v>
+        <v>150750</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="F13" s="3">
-        <v>96.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>149570</v>
+        <v>150774</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="F14" s="3">
-        <v>96.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>149587</v>
+        <v>150781</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="F15" s="3">
-        <v>96.0</v>
+        <v>590.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>149600</v>
+        <v>150798</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F16" s="3">
-        <v>138.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>149761</v>
+        <v>150804</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F17" s="3">
-        <v>56.0</v>
+        <v>686.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>149877</v>
+        <v>150811</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F18" s="3">
-        <v>510.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>149884</v>
+        <v>150835</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F19" s="3">
-        <v>520.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>149891</v>
+        <v>150842</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F20" s="3">
-        <v>515.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>149907</v>
+        <v>150859</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F21" s="3">
-        <v>520.0</v>
+        <v>740.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>