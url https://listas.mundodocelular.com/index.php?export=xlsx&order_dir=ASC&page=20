--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -14,167 +14,158 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 09:37</t>
-[...11 lines deleted...]
-    <t>TABLET CIDEA 8/512 5G CM817 PROMAX PRETO</t>
+    <t>Lista gerada no: 03/05/2026 05:49</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI NOTE 15    8+256  AZUL</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>TABLET CIDEA 8/512 5G CM817 PROMAX GRAY</t>
-[...14 lines deleted...]
-    <t>NOTEBOOK</t>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB DEEP BLUE SWAP</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>BARBEADOR ELETRICO V-360 VGR LAVAVEL USB LCD 60 MIN IPX6 VERDE</t>
-[...11 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB   AZUL  SWAP RF</t>
+    <t>1,334.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB COSMIC ORANGE SWAP</t>
+  </si>
+  <si>
+    <t>1,330.00</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH POWER BLACK + TAKA PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH POWER SILVER + TAKA PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE BLACK + ZOHOOR PERFUME</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE GOLD + ZOHOOR PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE SILVER + ZOHOO PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO BLACK + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO GOLD + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO BRANCO + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R9 EDGE GREY</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH Q1 BLUE SWS004</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH Q1 PURPLE SWS004</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S5 PRO GOLD (SWA012)</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES PINK</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES PURPLE</t>
+  </si>
+  <si>
+    <t>GTIDE WIRELESS HEADSET HI-BEAT AZUL</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>REL. APPLE WATCH S9 45MM MR9H3LL/A PINK</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A AZUL  SWAP HSO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
-  </si>
-[...40 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +188,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569d8350a31736f3faef63d41062f30.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448910cec6989652847e53ec2ee41af.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81107c8b57648846cb0fc69ffb892e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14040611585630ceabb2751a696dd43.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d144570702434313953c981e53fdf.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269bcb95dc3fc8a84d8a9b45abbb98a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338b7e2d939950a78bf5b8448940346.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd7e78b4c8977785b2ed30aeba2f82.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6989186ca60bad7c3241a1c8dc4093.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb904ea83b50113db67a875ffae279.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7600a95a3a90ddc1a8b08f886a3298.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6127109b2fbc33109dcaed3c2868ac.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f84883f7bc0d5af1a76be4eef4c34.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46edb8529bd56c9f730085954d1544.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95793b98b7284c8d1562e307421c80.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ff5842eb3d4e1bee57a7ea93b4fa0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20086deb40e093b55d037e7e40ef9d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bb8e107b6a90b1e01603346d65827.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa009258d98f9a1e4a696526ecf4e7dc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc31d482dab34d95f5e509e071ec34.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1108,417 +1099,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>147040</v>
+        <v>150392</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>45.0</v>
+        <v>190.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>147125</v>
+        <v>150422</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
         <v>11</v>
       </c>
-      <c r="E3" t="s">
-[...3 lines deleted...]
-        <v>57.0</v>
+      <c r="F3" s="3" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>147132</v>
+        <v>150439</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>11</v>
       </c>
-      <c r="E4" t="s">
-[...3 lines deleted...]
-        <v>56.0</v>
+      <c r="F4" s="3" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>147149</v>
+        <v>150460</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>56.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>147163</v>
+        <v>150477</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>86.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>147170</v>
+        <v>150484</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>86.0</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>147200</v>
+        <v>150491</v>
       </c>
       <c r="C8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" t="s">
         <v>16</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>420.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>147422</v>
+        <v>150507</v>
       </c>
       <c r="C9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" t="s">
         <v>19</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F9" s="3">
-        <v>28.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>147453</v>
+        <v>150514</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F10" s="3">
-        <v>84.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>147484</v>
+        <v>150521</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F11" s="3">
-        <v>84.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>147514</v>
+        <v>150538</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F12" s="3">
-        <v>690.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>147538</v>
+        <v>150545</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="F13" s="3">
-        <v>9.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>147545</v>
+        <v>150569</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="F14" s="3">
-        <v>9.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>147668</v>
+        <v>150576</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>16</v>
+      </c>
+      <c r="F15" s="3">
+        <v>19.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>147729</v>
+        <v>150583</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>16</v>
+      </c>
+      <c r="F16" s="3">
+        <v>31.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>147835</v>
+        <v>150606</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F17" s="3">
-        <v>670.0</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>147842</v>
+        <v>150613</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F18" s="3">
-        <v>690.0</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>147873</v>
+        <v>150644</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E19" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="F19" s="3">
-        <v>96.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>147880</v>
+        <v>150651</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="E20" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="F20" s="3">
-        <v>96.0</v>
+        <v>235.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>148085</v>
+        <v>150675</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D21" t="s">
+        <v>35</v>
+      </c>
+      <c r="E21" t="s">
         <v>11</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>670.0</v>
+        <v>449.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>