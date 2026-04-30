--- v0 (2026-03-12)
+++ v1 (2026-04-30)
@@ -14,146 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 12/03/2026 05:55</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 PRO 128GB GRADE B BRANCO SWAP</t>
+    <t>Lista gerada no: 29/04/2026 23:07</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2017 I5/ A1466 13”/ 1.8 /128GB SWAP US</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2017 I5/ A1466 13”/ 1.8 /256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2017 / I7 A1466 13”/2.2 /128GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2017/ I7 A1466 13” /2.2 128GB SWAP IN</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 M1/ A2337 13”/ 3.2 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2020 M1 A2338 13”/3.2  256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2022 M2 A2686 13” 3.49 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2017 I5/A1708 13” /2.3 128GB SSD US SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2017 I5/ A1708 13” / 2.3 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2018 I7 A1990 15” 2.2 1TB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2019 I9/ A1990 15/ 2.3 1TB SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2019 I7/A1990 15”/ 2.6 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2019 I9 A1990 15”/ 2.3 /512GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2019/ I9 A2141 16”/2.3 1TB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2019/ I7 A2141 16”/2.6 512GB  SWAP US</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB BRANCO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...65 lines deleted...]
-    <t>MACBOOK AIR 2019 i5/ 8GB/ 128GB  / 13.3"  1.6  A1932 SWAP US</t>
+    <t>1,465.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB COSMIC ORANGE</t>
+  </si>
+  <si>
+    <t>1,600.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 AZUL</t>
+  </si>
+  <si>
+    <t>FONTE APPLE ADAPTER MACBOOK  AIR</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -176,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2470cbb50074299370763509ce718.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc76492b46ec83e4985696481f57c5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4e42776e53702ccb4503f113dd68d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cef0a9bd02fa54a12bbcf7501635a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dd4f70da4748e2fe3ce7bfa80c970.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed27ed5cffbf2a99b33c132a336350.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e198f99c570d9dd9422ac2820f4b64a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecaf36621ad49a1c861a8b0d5ef32ae.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46bfadfa385dd9d8671f92b5467f7c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14692dd6eaf8d4a8c69140b83a4077b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5424d7fb9f74c3337571b3152c092fe.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc795cca371f1a7cb6b3968b2a1520.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79243828bf96cad39c8213f9d95078a9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bacf373d17263e292770ea2e4fc40.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba27ff98a0c449515f1d1b665175cb4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181c64b9fc1d483065ee61e9a1b8b50.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dcd79c2c582d0189bb078f81820cf.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9606252be92ed5a3c53fcf825a5556c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b22b33935dde5a0060f8dede3371b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a021feaf969cea46afc0e744c493fc7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c30bba66687d8a9c3a93cbf2b47bfb.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1c700edfbd9e7d5f110b8dc74fa58.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec710ecc262545764f265bb7a6976dc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef43faaa228c2bea5301155651baa3c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc7f617b647187e8c60cc524d40d94.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c508ac55049f51d8b0af92f4816553.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01f62f18a7c8db54cb7861fb47c6dd.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8553337f09b83f7d4261bbc920739.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd0732a66556a9b1cf656ce9b808f1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ec4aed5222346e3dbc646c4ba8856.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60240fe7c0ed9f17b1b7163f79e52a7f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759c8038f0fb4abe30b184b413e0960.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea929fad849b509c5fdd687ae809f94.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6424ff1626865fca1e6067a0c6f7303.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b5bf54b3e31678c18b884394d01b8.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d4bf5026e3110ea3d25b007454f23.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8baa95df0fea52818727c051d2f987.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d61b44b68e7eefc7254fcee522db6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe5fbba514ae8e52bd5075c2e6223f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce143a68cf7e065ad47554e1cd8ddf.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1087,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>144865</v>
+        <v>145534</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>387.0</v>
+        <v>188.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>144872</v>
+        <v>145541</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>345.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>144896</v>
+        <v>145558</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>345.0</v>
+        <v>188.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>144919</v>
+        <v>145572</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>425.0</v>
+        <v>188.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>144933</v>
+        <v>145589</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>460.0</v>
+        <v>429.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>144995</v>
+        <v>145855</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>560.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>145008</v>
+        <v>145879</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>560.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>145039</v>
+        <v>145909</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>580.0</v>
+        <v>219.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>145046</v>
+        <v>145916</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>580.0</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>145152</v>
+        <v>145985</v>
       </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>219.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>145169</v>
+        <v>146067</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>605.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>145251</v>
+        <v>146074</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
-      <c r="F13" s="3" t="s">
-        <v>23</v>
+      <c r="F13" s="3">
+        <v>360.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>145312</v>
+        <v>146081</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>309.0</v>
+        <v>375.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>145329</v>
+        <v>146142</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>340.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>145336</v>
+        <v>146159</v>
       </c>
       <c r="C16" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>360.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>145343</v>
+        <v>146180</v>
       </c>
       <c r="C17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" t="s">
+        <v>26</v>
+      </c>
+      <c r="E17" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="3" t="s">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>352.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>145350</v>
+        <v>146197</v>
       </c>
       <c r="C18" t="s">
         <v>28</v>
       </c>
       <c r="D18" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
-      <c r="F18" s="3">
-        <v>305.0</v>
+      <c r="F18" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>145367</v>
+        <v>146203</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>340.0</v>
+        <v>810.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>145374</v>
+        <v>146210</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>360.0</v>
+        <v>805.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>145381</v>
+        <v>146234</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>329.0</v>
+        <v>37.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>