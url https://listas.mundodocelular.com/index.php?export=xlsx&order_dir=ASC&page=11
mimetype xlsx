--- v0 (2026-03-10)
+++ v1 (2026-04-29)
@@ -14,155 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 07:47</t>
-[...2 lines deleted...]
-    <t>CEL ULEFONE ARMOR ORANG X13 4/64GB</t>
+    <t>Lista gerada no: 29/04/2026 19:15</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM528  7P 1CHIP VERDE</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM528  7P 1CHIP  BRANCO</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ 2020 M1 A2338 8GB/256GB  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708  2.6 8GB/ 256GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ I5 2017 8GB/ 256GB   A1706 C/TOUCH BAR  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B C4 AZUL</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>HONOR</t>
-[...74 lines deleted...]
-    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708  2.6 8GB/ 256GB SSD GRAY SWAP</t>
+    <t>APPLE MACBOOK PRO 16“ 2019 I7 A2141  2.6 8GB/ 512GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK AIR 13“ 2020 M1 A2337 8CGPU 3.2 512GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>CAIXA DE SOM BEATS PILL GEN3 KARDASHIAN</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>CAIXA DE SOM BEATS PILL GEN3 KARDASHIAN DARK MAX24LL/A RETAIL</t>
+  </si>
+  <si>
+    <t>IPHONE 12  64GB GRADE A VERDE</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE B PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 12  64GB GRADE A- PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 12  64GB GRADE A- AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A- BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ ROXO</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1706  3,1 8GB/512GB SSD C/TOUCH BAR GRAY SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4400c2df9ce4d106abc7bbf7f8c4b24.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1e01460dc378ce95447ff38676fe6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df229ed3eecd07d8a4d9a48521c181.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70002ebcd1fb70d6fc8f51cccb9e1b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815c6dac8e0b09ceac0fa25e4f10313.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5d146abb14009e58fb0d77961efff.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9224572e1c9a6dab94b5b1da630b0a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416069da14df04666c05c063030191a1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62142db0a7c8c92dd894e35cb9ba902c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee42d9209dddbd06a8cfa5678a23495.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772d98fa843d7a10b8eaa15fcee3d3f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341e0fb1b6e4d323d6fcf6587c61a44.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddcd6b03d5eaff2d687fa1fd3c167d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e235780bcf2fa5c2ce026ab2fe9cf.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d969754dfb07b08d8bf624c6c2c58b2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51183d6a72d6de385e19f1c12b70930.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f59f9dd113fb69ae628eb28205c528.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18338bd8cbaf66f5b3ca860759e480.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45755e82a491978ab7b5b192e34ae075.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0b46327b2a06ff65bcf1850a8ae60.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f457b7a76d83ca2a4bc7d6a7de35959.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc836dd080368888d86deff7ed0458.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae9a039027bf2be53984d6988e1e70.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2d43c70f999a5d36b24efeaf71053.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dfff312aa9618f1ee0e7ebc257c8b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131da02f3eca075cc054bc9895704bc.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0851d78eaf9b10341443bcee2275b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f53655f182976b9f25b2313bb3e03.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dde3434f9f4b02a9c75e8b9efa79f8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e8d75ed0755cf5aaa2d80b86dae22.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dab1225cd2f092c389707fc98482d4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae146293ff257e45edbddbc8c91811.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051f18939de572d742b394bda988855.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014481d0357ba89f789b858c4fbf1f82.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf2af467a662ce539c8aaa86abcc18.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dda16954deeb8a82395388df7544b9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a94a04a4e8f0466a605cb3e9ceb2d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04545343a05b6c3744e55817001db3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629487b1b31b2dcd9e1f5367240c18d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187acc70e7a02343d8553da37974d042.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1096,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>139816</v>
+        <v>140539</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>109.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>139823</v>
+        <v>140546</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>138.0</v>
+        <v>47.9</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>139830</v>
+        <v>140706</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>138.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>139892</v>
+        <v>140768</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
         <v>13</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>232.0</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>139908</v>
+        <v>140775</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>495.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>139953</v>
+        <v>140799</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>685.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>139960</v>
+        <v>140805</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>685.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>139977</v>
+        <v>140812</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>685.0</v>
+        <v>522.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>139984</v>
+        <v>140829</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="F10" s="3">
-        <v>685.0</v>
+        <v>89.99</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>140287</v>
+        <v>140836</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F11" s="3">
-        <v>88.0</v>
+        <v>89.99</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>140294</v>
+        <v>141178</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F12" s="3">
-        <v>86.0</v>
+        <v>213.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>140461</v>
+        <v>141246</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="F13" s="3">
-        <v>49.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>140515</v>
+        <v>141291</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="F14" s="3">
-        <v>45.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>140539</v>
+        <v>141314</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="F15" s="3">
-        <v>45.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>140546</v>
+        <v>141369</v>
       </c>
       <c r="C16" t="s">
         <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="F16" s="3">
-        <v>47.9</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>140690</v>
+        <v>141383</v>
       </c>
       <c r="C17" t="s">
         <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F17" s="3">
-        <v>479.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>140706</v>
+        <v>141390</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F18" s="3">
-        <v>540.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>140720</v>
+        <v>141406</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F19" s="3">
-        <v>549.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>140737</v>
+        <v>141413</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F20" s="3">
-        <v>460.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>140768</v>
+        <v>141604</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F21" s="3">
-        <v>249.0</v>
+        <v>319.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>