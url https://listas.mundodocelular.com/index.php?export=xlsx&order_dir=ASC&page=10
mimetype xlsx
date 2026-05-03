--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -14,161 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 07:47</t>
-[...17 lines deleted...]
-    <t>IPHONE 16 PRO 128GB DESERT SWAP</t>
+    <t>Lista gerada no: 03/05/2026 06:24</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR BLACK X12PRO 4/64GB</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR ORANGE X12PRO 4/64GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR GREEN X12PRO 4/64GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR BLACK X13 4/64GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR ORANG X13 4/64GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR BLACK X31 6/128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR NARANJA  X31 6/128GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR 22 PRETO 8/256GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR PRETO  MINI 20T PRO 8/256GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR 26 ULTRA BLACK W/T 12/512GB</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP ++ USA PRETO</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 15 128GB GRADE B PINK  SWAP</t>
-[...38 lines deleted...]
-    <t>CEL XIAOMI REDMI A5 3/64 PRETO</t>
+    <t>IPHONE 15 PRO MAX 256GB SWAP ++ USA AZUL</t>
+  </si>
+  <si>
+    <t>PHONE 15 PRO MAX 256GB SWAP ++ USA NATURAL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP ++ USA BRANCO</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI POCO C71 4/128 AZUL</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>IPHONE 15 PRO MAX 256GB SWAP A+ USA AZUL</t>
-[...17 lines deleted...]
-    <t>CEL ULEFONE ARMOR BLACK X13 4/64GB</t>
+    <t>IPHONE 15 128GB GRADE A AZUL</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI A5 4/128GB PRETO</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI A5 4/128GB DOURADO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PRETO  A+ SWAP</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM528  7P 1CHIP PRETO</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807cfae2e241533f347ed471a1034a0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03789a6d47719b143f5a418e17e87be.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966fb36575e60527e8b38ab49791bca.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb011482f8461ff6ae9aa58c9bc727.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea663150b9e262661ada2aef7c6d9079.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bef62304e72bb76a2ef56931b90ee.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46838ee1f746736268d2ba68f652e51.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511b827943f90b50dbaae81dc3c1e0e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa023f667e603ddd39ebc3b76dae39c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffaa98221381ddcce5853179c82e832.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730dede47f22941ccbb39c4d6c01315.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05d7f5ec1cdbab247adfc9c62dbd32.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fd355f28c7d61f09b43b9e66a8f58.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e5b0f5044e6e0db670fe0e4371402.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4246795bfca26619f0fda93beeb1e4d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32dc01907b7b9196093d28b2a44809.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cce935b2aeaf598b43894b3560941a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43198dcbe83ddbed206fbbd91f98cad.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428778eb32835458b43c11f46edcc570.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a3b692d76c5c9ef798c88046e1bcc.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2916b5c49db617f52fa5ea48efee7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1102,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>139021</v>
+        <v>139779</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>42.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>139106</v>
+        <v>139786</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>38.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>139113</v>
+        <v>139793</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>38.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>139144</v>
+        <v>139809</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>740.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>139151</v>
+        <v>139816</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>460.0</v>
+        <v>109.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>139168</v>
+        <v>139823</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>460.0</v>
+        <v>138.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>139236</v>
+        <v>139830</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>515.0</v>
+        <v>138.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>139274</v>
+        <v>139854</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>12.0</v>
+        <v>178.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>139335</v>
+        <v>139885</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>317.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>139441</v>
+        <v>139908</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>318.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>139458</v>
+        <v>139953</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F12" s="3">
-        <v>318.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>139540</v>
+        <v>139960</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F13" s="3">
-        <v>445.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>139564</v>
+        <v>139977</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="F14" s="3">
-        <v>24.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>139717</v>
+        <v>139984</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="F15" s="3">
-        <v>75.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>139748</v>
+        <v>140010</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F16" s="3">
-        <v>640.0</v>
+        <v>97.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>139755</v>
+        <v>140164</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F17" s="3">
-        <v>650.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>139779</v>
+        <v>140270</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D18" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="F18" s="3">
-        <v>105.0</v>
+        <v>102.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>139786</v>
+        <v>140294</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="F19" s="3">
-        <v>105.0</v>
+        <v>102.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>139793</v>
+        <v>140355</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="F20" s="3">
-        <v>105.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>139809</v>
+        <v>140515</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>33</v>
       </c>
       <c r="F21" s="3">
-        <v>112.0</v>
+        <v>45.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>