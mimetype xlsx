--- v0 (2026-03-10)
+++ v1 (2026-04-29)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 02:41</t>
+    <t>Lista gerada no: 29/04/2026 14:10</t>
   </si>
   <si>
     <t>WAHL BARBER TRIM        100/240V/50/60HZ</t>
   </si>
   <si>
     <t>AFEITADORA</t>
   </si>
   <si>
     <t>WAHL</t>
   </si>
   <si>
     <t>TP-LINK ARCHER C50 AC1200 WIR DUAL 4NAT</t>
   </si>
   <si>
     <t>ROTEADOR</t>
   </si>
   <si>
     <t>TP-LINK</t>
   </si>
   <si>
     <t>FONE XIAOMI BASIC IN-EAR    MATTE SILVER</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
@@ -133,57 +133,57 @@
   <si>
     <t>IPHONE 12 PRO MAX GRADO A</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO A  PINK       PINK</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO A            BRANCO</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO "A" SWAP    AZUL</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO A            VERMELHO</t>
   </si>
   <si>
     <t>IPHONE 12 PROMAX - 512GB - SWAP - GRADE A - GRAFFITE</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 128GB GRADO A DOURADO</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 128GB GRADO A  AZUL</t>
   </si>
   <si>
-    <t>AIRTAG   APPLE   MX542BE/A  - 4 PACK</t>
-[...5 lines deleted...]
-    <t>IPHONE 11 256GB GRADE A PURPLE (ROXO) US - SWAP</t>
+    <t>Apple MACBOOK CRD APPLE MBPRO 16" - i7 - 2.6 - 2019 - 512SSD</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE A AZUL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -206,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299755d582e604ef87d364fc55b5d9d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad50956c7a135ae88737193c6d59995.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd37b0d7bdcedfefa0c549f8add385.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ea200b5dc37616bdd84a6e55c2f7f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0f8828790e578670fae89fdb320c4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f7c787a5722d47dac9db6db777160.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085e5a6f41ff5bd46f738509b58c050.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b56e9b333dddf879eb4169444628a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a6dcb7e2d4fe739e618486b9c2504.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a52809ebd804ab6bc77d0a8e8123ad.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd71fd21aec2fefe416b71fca2e03d3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b091d202940517ba3171d74fd7c839.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611035f46bc16205bc7329fe9b9ac9a7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb8072c5fe15784ce8629154b60a7b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817041a6c53a24532489e23d46b51633.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fa06892de1f6e171f04c5b18d7c64.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd1a11df546fa4e265a68e270d2ead.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dd0782bc1bf72f5e6fedd915dd3f1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79452f41547daf24de5ef9de3f1673.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810521c74ab4e0edb2814b44dc1f452.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd711dc990d2416d1f5da43e84daad3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e99f4879fc184acf2e1a4e0e7ee1fa.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a07fdcea6adf6e0cd3639d13a748c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751426c18514671679a0b398b3e73e3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95736e4efbf24bd3bc2fdbcaeb10a5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a26df4104656e920be9d7f79837fe.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31af49dadc2639ea292b9de275aaba.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe25354ff7ded64146c923ada33bc29.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54904a5685dc818e1b366d38d006ef6b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619b6429076a79bdccaf749949a612f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ef937c6c31619e970232c1f951ad2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc509554ace43086cf0e1ff9f0a458bb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d70e622067d14bfc1897762bc9c299.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d28e21320f8e4b5f0593d936b8fae.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e188bd8de03282a7488308e55c4934.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923462d7f64d3d779464eb24d334e7b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4fdfecd3fcaf9ed44a467352dd2fe.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55731aea3c197f47d6ce2967f76a1dd3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e22db40f3f93eaf27b8e697b7479bb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409074759d14980f5c357e20f3c3d47.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1117,51 +1117,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -1454,80 +1454,80 @@
         <v>18</v>
       </c>
       <c r="F18" s="3">
         <v>425.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
         <v>103428</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19" t="s">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" s="3">
         <v>410.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>104319</v>
+        <v>107068</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20" t="s">
         <v>40</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" s="3">
-        <v>78.0</v>
+        <v>799.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>105477</v>
+        <v>107440</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21" t="s">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="3">
-        <v>275.0</v>
+        <v>420.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>