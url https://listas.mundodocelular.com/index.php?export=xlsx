--- v1 (2026-04-29)
+++ v2 (2026-10-22)
@@ -14,176 +14,188 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 29/04/2026 13:11</t>
+    <t>Lista gerada no: 22/10/2026 20:44</t>
   </si>
   <si>
     <t>WAHL BARBER TRIM        100/240V/50/60HZ</t>
   </si>
   <si>
     <t>AFEITADORA</t>
   </si>
   <si>
     <t>WAHL</t>
   </si>
   <si>
     <t>TP-LINK ARCHER C50 AC1200 WIR DUAL 4NAT</t>
   </si>
   <si>
     <t>ROTEADOR</t>
   </si>
   <si>
     <t>TP-LINK</t>
   </si>
   <si>
     <t>FONE XIAOMI BASIC IN-EAR    MATTE SILVER</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>IPHONE XR 64GB GRADE A BLACK (PRETO) USA</t>
+    <t>CARRE.PORT. XIAOMI 3PRO 20000MAH     BLK</t>
+  </si>
+  <si>
+    <t>BATERIA</t>
+  </si>
+  <si>
+    <t>SMARTWATCH AMAZING KNOB FITNESS LW15 BLK</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>BLU</t>
+  </si>
+  <si>
+    <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Branco</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Preto</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADO "A" SWAP    AZUL</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 11 64GB GRADE A BLACK (PRETO) USA</t>
-[...17 lines deleted...]
-    <t>IPHONE 11 128GB - GRADE A+ / BRANCO SWAP</t>
+    <t>IPHONE 13 128GB GRADO A            VERMELHO</t>
+  </si>
+  <si>
+    <t>TP-LINK ADSL ROUTER TL-RT480T+</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Branco</t>
-[...31 lines deleted...]
-  <si>
     <t>IPHONE 13 PRO 128GB GRADO A  AZUL</t>
   </si>
   <si>
     <t>Apple MACBOOK CRD APPLE MBPRO 16" - i7 - 2.6 - 2019 - 512SSD</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
     <t>IPHONE 13 PRO MAX 128GB GRADE A AZUL</t>
+  </si>
+  <si>
+    <t>FONE REDMI AIRDOTS 2 RED TWSEJ061LS BLK</t>
+  </si>
+  <si>
+    <t>RECEPTOR DIGITAL  HTV  H8 ANDROID ULTRA HD</t>
+  </si>
+  <si>
+    <t>HTV</t>
+  </si>
+  <si>
+    <t>FONTE APPLE ADAPTER MACBOOK   USB-C+C</t>
+  </si>
+  <si>
+    <t>FONTE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB PRETO GRADE A</t>
+  </si>
+  <si>
+    <t>APPLE AIRTAG 1-PACK MX532AM/A MODEL A/2187</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>CABO APPLE MM0A3ZE/A USB-C TO LIGHTNING ORIGINAL</t>
+  </si>
+  <si>
+    <t>CABO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A PRETO/NEGRO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -206,51 +218,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8befaac5339ff7b6db7ff6ed00d018.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f2b032fdbfbaf9dc116590cf10916.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbae5755e6dd5b093f5ae3ca3f64e9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12c3f5ba3db96bb6ab31bac3ef78b8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1bab1ee53f0870d37cdc2359ca4dc.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f24f637d6639b1ab693c1899f1f03.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1df8dc0b47a541a88c0fc13d59e7c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d498daee053176d126a0e14be1fda18.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2eb65befb1cc8719ee99b6282acc3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e0022fa9828b9615e918e68fdbff1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f2c702ef610cbcf4faba00f04efec.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c938387d737341807bce20325b3e9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016b9f2604b02821bb2c4beca3237b7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a831250647d37c11049a1b41861b3d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73a85ff8cc7e45ab803c0066df18eb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22636753863431cad8eb8d5a024e250.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949e4383b8fed2e2c285869a8370789.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af36855097f5fdc242bab33cbd4b56.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa4d5df8f72ac17e557f14692570c7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00215d3bcc466f3e6c8b5121e54b3371.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86504a269228d0967509fc4375cc06e3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15baf303d36a1642216ec57f83d29463.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5a3ad524812dea325671980c33e48.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a72843074119253f00535031e1d83c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e0416a09ecd4aabfe5791d1ef921d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415e9878a258e3b8215a32cc2786e68.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f5dc57f5a5edb9b0c6bfd617affff.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c7077088949d0d7b3ae0c96016c91.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dba6364d12eb9b44f5252b5c06aea.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d1d1dc3d66e966e118b8799cb1d20.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8178bd69d0577a8c40da5dfdeee58d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e987eb4925f9bf9917bf0a4ff0e73b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137412d9d3ad77526dfdd0d94ccc8f01.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5837a82869597e961a19af6c7005fb5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd89734dc2358bf22643286e9e87ee6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea43f47d99e6678af876441d7c788a7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65617c660b3d2e87f90d455a34f526.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb65d7460f0e5c7b525fca802d65103.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381343fc3447301bcbd6ce682ee268b4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a48d70536c5ecaf02e9ed6f0c80dde.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1199,335 +1211,335 @@
         <v>12</v>
       </c>
       <c r="F3" s="3">
         <v>16.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
         <v>73882</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
         <v>2.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>79228</v>
+        <v>84833</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>175.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>83140</v>
+        <v>90995</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>219.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>84833</v>
+        <v>99042</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>16.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>90995</v>
+        <v>99059</v>
       </c>
       <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
         <v>22</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>23</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>24.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>93927</v>
+        <v>102506</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F9" s="3">
-        <v>199.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>99042</v>
+        <v>102513</v>
       </c>
       <c r="C10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" t="s">
         <v>27</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>120.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>99059</v>
+        <v>102940</v>
       </c>
       <c r="C11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" t="s">
         <v>30</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F11" s="3">
-        <v>119.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>99332</v>
+        <v>103428</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F12" s="3">
-        <v>445.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>102483</v>
+        <v>107068</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F13" s="3">
-        <v>335.0</v>
+        <v>799.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>102490</v>
+        <v>107440</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F14" s="3">
-        <v>325.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>102506</v>
+        <v>107488</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F15" s="3">
-        <v>325.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>102513</v>
+        <v>107860</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="F16" s="3">
-        <v>335.0</v>
+        <v>158.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>102902</v>
+        <v>108065</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F17" s="3">
-        <v>470.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>103411</v>
+        <v>110372</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F18" s="3">
-        <v>425.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>103428</v>
+        <v>110426</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F19" s="3">
-        <v>410.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>107068</v>
+        <v>110648</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F20" s="3">
-        <v>799.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>107440</v>
+        <v>110716</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F21" s="3">
-        <v>420.0</v>
+        <v>325.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>