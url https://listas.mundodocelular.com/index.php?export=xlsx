--- v0 (2026-03-10)
+++ v1 (2026-04-29)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 01:15</t>
+    <t>Lista gerada no: 29/04/2026 13:11</t>
   </si>
   <si>
     <t>WAHL BARBER TRIM        100/240V/50/60HZ</t>
   </si>
   <si>
     <t>AFEITADORA</t>
   </si>
   <si>
     <t>WAHL</t>
   </si>
   <si>
     <t>TP-LINK ARCHER C50 AC1200 WIR DUAL 4NAT</t>
   </si>
   <si>
     <t>ROTEADOR</t>
   </si>
   <si>
     <t>TP-LINK</t>
   </si>
   <si>
     <t>FONE XIAOMI BASIC IN-EAR    MATTE SILVER</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
@@ -133,57 +133,57 @@
   <si>
     <t>IPHONE 12 PRO MAX GRADO A</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO A  PINK       PINK</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO A            BRANCO</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO "A" SWAP    AZUL</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO A            VERMELHO</t>
   </si>
   <si>
     <t>IPHONE 12 PROMAX - 512GB - SWAP - GRADE A - GRAFFITE</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 128GB GRADO A DOURADO</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 128GB GRADO A  AZUL</t>
   </si>
   <si>
-    <t>AIRTAG   APPLE   MX542BE/A  - 4 PACK</t>
-[...5 lines deleted...]
-    <t>IPHONE 11 256GB GRADE A PURPLE (ROXO) US - SWAP</t>
+    <t>Apple MACBOOK CRD APPLE MBPRO 16" - i7 - 2.6 - 2019 - 512SSD</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE A AZUL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -206,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1df113878b5f3bca929a2e5f17fac9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff12943c84dca42eaee2ec3c06b97a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eef0f49a6f769f1f62e283a797acc4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e54ca0cf7d32610efdefdee707ff9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc449c8415802a73247a128344b1f9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e79949a96c8f63699611f220af9a8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0483e449ddaa949d51963937b638f4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c72803b3bcb590a661383e197a5cf.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea884564825e3734cffc0f267e22e2e2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e899b709bdaec87eadc11c13e5a7ddc.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fafd0100380697336dcede6733e6cb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea7d5562b7db15d6c60d397955b9c7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659a4941239d9576c128647a4e73c5d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07604c4086c3c6118a8de9a3ca7eeb36.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14e58ce3babfe0ea030533a9a08da7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ede796bac584fac144d8c9ae5bf05.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8d067289b488c9ed0b3d32e2e21d2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632d354ed6534aa7f31efed8b811a67.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efefa5f04784c79a7f1400db9ac8d8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56698cc43c01278429d215c287b26dae.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8befaac5339ff7b6db7ff6ed00d018.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f2b032fdbfbaf9dc116590cf10916.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbae5755e6dd5b093f5ae3ca3f64e9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12c3f5ba3db96bb6ab31bac3ef78b8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1bab1ee53f0870d37cdc2359ca4dc.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f24f637d6639b1ab693c1899f1f03.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1df8dc0b47a541a88c0fc13d59e7c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d498daee053176d126a0e14be1fda18.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2eb65befb1cc8719ee99b6282acc3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e0022fa9828b9615e918e68fdbff1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f2c702ef610cbcf4faba00f04efec.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c938387d737341807bce20325b3e9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016b9f2604b02821bb2c4beca3237b7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a831250647d37c11049a1b41861b3d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73a85ff8cc7e45ab803c0066df18eb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22636753863431cad8eb8d5a024e250.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949e4383b8fed2e2c285869a8370789.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af36855097f5fdc242bab33cbd4b56.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa4d5df8f72ac17e557f14692570c7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00215d3bcc466f3e6c8b5121e54b3371.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1117,51 +1117,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -1454,80 +1454,80 @@
         <v>18</v>
       </c>
       <c r="F18" s="3">
         <v>425.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
         <v>103428</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19" t="s">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" s="3">
         <v>410.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>104319</v>
+        <v>107068</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20" t="s">
         <v>40</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" s="3">
-        <v>78.0</v>
+        <v>799.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>105477</v>
+        <v>107440</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21" t="s">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="3">
-        <v>275.0</v>
+        <v>420.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>