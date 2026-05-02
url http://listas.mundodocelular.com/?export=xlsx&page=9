--- v1 (2026-03-14)
+++ v2 (2026-05-02)
@@ -14,155 +14,158 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 21:25</t>
-[...2 lines deleted...]
-    <t>CEL XIAOMI REDMI NOTE 14 PRO  5G 8/256 PRETO</t>
+    <t>Lista gerada no: 01/05/2026 22:57</t>
+  </si>
+  <si>
+    <t>CEL NOKIA FLIP 2660 TA-1474  DUAL SIM / TELA 2,8/4G- PRETO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>XIAOMI</t>
-[...5 lines deleted...]
-    <t>IPHONE 15 256GB GRADE A PRETO (BLACK)  USA A+</t>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide L32 Bluetooth preto</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Preto</t>
+  </si>
+  <si>
+    <t>SUPORTE DESKTOP STAND RCW-30</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>RECCI</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 256GB  GRADO A+  DOURADO</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>CEL XIAOMI REDMI NOTE 14    8+256 PRETO</t>
-[...46 lines deleted...]
-  <si>
     <t>IPHONE 12  64GB GRADE B PRETO</t>
   </si>
   <si>
-    <t>CEL SAM. A36 A366E 5G 8/256 LAVENDER</t>
-[...7 lines deleted...]
-  <si>
     <t>GTIDE SMART WATCH S6 PRO GPS PRETO</t>
   </si>
   <si>
     <t>GTIDE SMART WATCH S6 PRO GPS GREY</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R8 PRO PRETO</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R8 PRO BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB DESERT SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B PINK  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A+ BRANCO</t>
+  </si>
+  <si>
+    <t>CEL HONOR MAGIC 7 LITE 5G 12/512GB  PURPLE</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB  GRADE A AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB  GRADE A PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A+ GRAY</t>
+  </si>
+  <si>
+    <t>LG G360 GSM850/1900/900/1800 BLACK FLIP</t>
+  </si>
+  <si>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP A+ USA AZUL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +188,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe694bf1d5246a36e34b39df874457.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359cbd4985a3df410afa9dae1944b95.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722dea55f3675fb3626edc6867fa638.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acfdf38b26ee156b2a5285b0104d2b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d0bd4c934e09fb94bca4431d2e18b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208342300e8ce3540ad9ac5703a3465.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6de2a63286a732e47a6ccdb9f078fb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f87eb4aa7a4bf14142e027e373b3d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2059a19f0798f11176e7c2974c9de.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052624e0447b37d01af444d5d2ee9c5f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2564cddde9e3c1e78257aefc45980c4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bc148eb7d1bc11205fb8bc5d9574a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33642d8de15200d5b9b7085d9d07f6a9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666b67d3e602f5387d7310852eea492.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a88c6a0d68c9f5d13803be74cfcb6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2cc6243fdaa5c069fafc5aac366ce.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee0ceacd86c1e6b50ea4807421b92b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becb6b3f334c74b9224a122ea0feade.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cae66b8b7c1caef9567dad441af88.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f65712ca50b5280715e0db94a36198.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39e5e345fc1675946e43ae9ab6600c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04da675f5c9b1de835aed71e784da08.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77564a8f0449e95fcac92ce427be9a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c4fabef7091a77881aed9b695be85.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9e5381bb39a6fbf6d9a9e8e3b9503.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e041ba26f0442d390441c432b21a98.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32dbd2686b2cff79edef6f559b11c3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2835f6365a52ddeeb3b2edb8be3fe00.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ebc4dba1e2d2c790c64f29367273e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdddeaca6e74a5ed023660073d3d55.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a2ff0b506c61d8e9c2a3edf6b17db.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b6c6ae832610c43f4f31d8d128efb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8446d1ba1ed4fad390c00543c5d4029.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34965ff2818ae8059af22479a7db6fbe.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cea1ad37d5f4216a88f187ab69b52.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb2bcd38d705a1803ce3e387ce2777.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4dfcef1628c7af4a966da10cf787a0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eba20eefb52c527820bf4767241d61.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c4a76572efc16898cbc5c9e0022e3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a53dab3f2509ba5212eed820e93cb7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1127,386 +1130,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>136907</v>
+        <v>138123</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>256.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>136914</v>
+        <v>138482</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>256.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>137089</v>
+        <v>138529</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>585.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>137256</v>
+        <v>138666</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>162.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>137768</v>
+        <v>138819</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3">
-        <v>315.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>137782</v>
+        <v>138857</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>315.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>138093</v>
+        <v>139014</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>288.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>138123</v>
+        <v>139021</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F9" s="3">
-        <v>26.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>138314</v>
+        <v>139106</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="3">
-        <v>870.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>138321</v>
+        <v>139113</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="3">
-        <v>870.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>138482</v>
+        <v>139144</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F12" s="3">
-        <v>9.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>138529</v>
+        <v>139151</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F13" s="3">
-        <v>16.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>138666</v>
+        <v>139168</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F14" s="3">
-        <v>16.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>138819</v>
+        <v>139212</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F15" s="3">
-        <v>565.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>138857</v>
+        <v>139335</v>
       </c>
       <c r="C16" t="s">
+        <v>28</v>
+      </c>
+      <c r="D16" t="s">
+        <v>15</v>
+      </c>
+      <c r="E16" t="s">
         <v>29</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>199.0</v>
+        <v>317.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>138963</v>
+        <v>139441</v>
       </c>
       <c r="C17" t="s">
         <v>30</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" s="3">
-        <v>259.0</v>
+        <v>318.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>138970</v>
+        <v>139458</v>
       </c>
       <c r="C18" t="s">
         <v>31</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" s="3">
-        <v>259.0</v>
+        <v>318.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>138987</v>
+        <v>139540</v>
       </c>
       <c r="C19" t="s">
         <v>32</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" s="3">
-        <v>259.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>139014</v>
+        <v>139564</v>
       </c>
       <c r="C20" t="s">
         <v>33</v>
       </c>
       <c r="D20" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="F20" s="3">
-        <v>45.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>139021</v>
+        <v>139748</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F21" s="3">
-        <v>42.0</v>
+        <v>640.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>