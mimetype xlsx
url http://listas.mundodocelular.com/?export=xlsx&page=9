--- v2 (2026-05-02)
+++ v3 (2026-06-24)
@@ -14,158 +14,164 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/05/2026 22:57</t>
-[...2 lines deleted...]
-    <t>CEL NOKIA FLIP 2660 TA-1474  DUAL SIM / TELA 2,8/4G- PRETO</t>
+    <t>Lista gerada no: 24/06/2026 15:20</t>
+  </si>
+  <si>
+    <t>LG G360 GSM850/1900/900/1800 BLACK FLIP</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP A+ USA AZUL</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>SAMSUNG</t>
-[...14 lines deleted...]
-    <t>SUPORTE DESKTOP STAND RCW-30</t>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR  X31 6/128GB  PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR NARANJA  X31 6/128GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR  VERDE  X31 6/128GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR 22 PRETO 8/256GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR PRETO  MINI 20T PRO 8/256GB</t>
+  </si>
+  <si>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR 24 BLACK 4/256GB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 26 ULTRA BLACK WALKIE /TALKIE  12/512GB</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PRETO  A+ SWAP</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM517B 7P 1CHIP PRETO</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM528  7P 1CHIP PRETO</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM528  7P 1CHIP VERDE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM528  7P 1CHIP  BRANCO</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ 2020 M1 A2338 8GB/256GB  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708  2.6 8GB/ 256GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ I5 2017 8GB/ 256GB   A1706 C/TOUCH BAR  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B C4 AZUL</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 16“ 2019 I7 A2141  2.6 8GB/ 512GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>CAIXA DE SOM BEATS PILL GEN3 KARDASHIAN</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
-    <t>RECCI</t>
-[...37 lines deleted...]
-  <si>
     <t>ACER</t>
-  </si>
-[...16 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB SWAP A+ USA AZUL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -188,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39e5e345fc1675946e43ae9ab6600c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04da675f5c9b1de835aed71e784da08.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77564a8f0449e95fcac92ce427be9a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c4fabef7091a77881aed9b695be85.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9e5381bb39a6fbf6d9a9e8e3b9503.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e041ba26f0442d390441c432b21a98.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32dbd2686b2cff79edef6f559b11c3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2835f6365a52ddeeb3b2edb8be3fe00.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ebc4dba1e2d2c790c64f29367273e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdddeaca6e74a5ed023660073d3d55.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a2ff0b506c61d8e9c2a3edf6b17db.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b6c6ae832610c43f4f31d8d128efb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8446d1ba1ed4fad390c00543c5d4029.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34965ff2818ae8059af22479a7db6fbe.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cea1ad37d5f4216a88f187ab69b52.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb2bcd38d705a1803ce3e387ce2777.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4dfcef1628c7af4a966da10cf787a0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eba20eefb52c527820bf4767241d61.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c4a76572efc16898cbc5c9e0022e3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a53dab3f2509ba5212eed820e93cb7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6a50f14652722dc74dd1c41319fce.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c8e6355242dfe140e67b54823540c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79b96802a1f5324cbba4f0181453d0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d920f32e674e82730a8b373f2591f82.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770ae4cdda2a97d838b9b3c36d1b91d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e14527bf44f1a6a741187bc8631b2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d787d5a445307a2ab08ca94663245.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d350cbf9cc66c66e061793e6e7293.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54564f96e7e9ed86bb9dfda3d5798e30.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522b1641f2334e3cb6237c3f5f578d0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2596cb03bf63b30280ab24fb7b3a4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3aed2bc0516c94bd4c8689d105f62f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69d907cb4ba8986052b60e78abd5a6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682243408db775e379f07b8fbeee019e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb61ee7479c0ba60070f1087e19be96.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e18afb4cb9fb4c1bb2ab0dbdbaace2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89775582b800d2c2b28d012232254d2e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1c74a3ce66031fa5203583c511648.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f06fb94d329b693fc4dac06e26be9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b54a98f253756bd2f4f9f9540e680.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1099,417 +1105,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>138123</v>
+        <v>139564</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>26.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>138482</v>
+        <v>139748</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>9.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>138529</v>
+        <v>139823</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>16.0</v>
+        <v>143.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>138666</v>
+        <v>139830</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>16.0</v>
+        <v>143.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>138819</v>
+        <v>139847</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>565.0</v>
+        <v>143.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>138857</v>
+        <v>139854</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="F7" s="3">
-        <v>199.0</v>
+        <v>183.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>139014</v>
+        <v>139885</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>45.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>139021</v>
+        <v>139892</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F9" s="3">
-        <v>42.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>139106</v>
+        <v>139908</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F10" s="3">
-        <v>38.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>139113</v>
+        <v>140355</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="3">
-        <v>38.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>139144</v>
+        <v>140461</v>
       </c>
       <c r="C12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" t="s">
         <v>24</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>740.0</v>
+        <v>61.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>139151</v>
+        <v>140515</v>
       </c>
       <c r="C13" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" t="s">
+        <v>24</v>
+      </c>
+      <c r="E13" t="s">
         <v>25</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>460.0</v>
+        <v>54.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>139168</v>
+        <v>140539</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F14" s="3">
-        <v>460.0</v>
+        <v>54.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>139212</v>
+        <v>140546</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F15" s="3">
-        <v>510.0</v>
+        <v>54.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>139335</v>
+        <v>140706</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F16" s="3">
-        <v>317.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>139441</v>
+        <v>140768</v>
       </c>
       <c r="C17" t="s">
+        <v>31</v>
+      </c>
+      <c r="D17" t="s">
         <v>30</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F17" s="3">
-        <v>318.0</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>139458</v>
+        <v>140775</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F18" s="3">
-        <v>318.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>139540</v>
+        <v>140799</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F19" s="3">
-        <v>445.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>139564</v>
+        <v>140805</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="F20" s="3">
-        <v>24.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>139748</v>
+        <v>140829</v>
       </c>
       <c r="C21" t="s">
         <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E21" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="F21" s="3">
-        <v>640.0</v>
+        <v>89.99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>