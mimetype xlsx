--- v3 (2026-06-24)
+++ v4 (2026-06-24)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 15:20</t>
+    <t>Lista gerada no: 24/06/2026 16:37</t>
   </si>
   <si>
     <t>LG G360 GSM850/1900/900/1800 BLACK FLIP</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>LG</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP A+ USA AZUL</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
     <t>ULEFONE ARMOR  X31 6/128GB  PRETO</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
@@ -194,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6a50f14652722dc74dd1c41319fce.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c8e6355242dfe140e67b54823540c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79b96802a1f5324cbba4f0181453d0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d920f32e674e82730a8b373f2591f82.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770ae4cdda2a97d838b9b3c36d1b91d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e14527bf44f1a6a741187bc8631b2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d787d5a445307a2ab08ca94663245.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d350cbf9cc66c66e061793e6e7293.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54564f96e7e9ed86bb9dfda3d5798e30.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522b1641f2334e3cb6237c3f5f578d0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2596cb03bf63b30280ab24fb7b3a4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3aed2bc0516c94bd4c8689d105f62f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69d907cb4ba8986052b60e78abd5a6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682243408db775e379f07b8fbeee019e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb61ee7479c0ba60070f1087e19be96.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e18afb4cb9fb4c1bb2ab0dbdbaace2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89775582b800d2c2b28d012232254d2e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1c74a3ce66031fa5203583c511648.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f06fb94d329b693fc4dac06e26be9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b54a98f253756bd2f4f9f9540e680.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdebedbd702b1f954f565889d7c6780.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dabf729bfdbcb37e2cac7b4c4abe64.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c80e49a517721e539a448afb76b90.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904603dfa50fab77aa8b63016edee3d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575487dc4c8abdc2454e2f1c3981f9f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5a43fdae0fdb77a53b0e45bfa1cec.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b25cb5a690643723af2fa82564f6b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776537342d3434fd58ef92bd6b947bb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3254ce6e83e4a4a0d886ddb08a43e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550a9ea1e47c4cdbe45f1e17de86141.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5a82442d1c5c14e7f3bcb8a184f8d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd7d7337aa44f126b9342fe87a1fa1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb674254d8c7935c156ad06f3ebcd328.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5e9217687aae8d79879a030470928.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2016a350316dc0ef493d1c685a621bd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55879f69ff1fdbc1b000630b79b9133.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338fb3dcdd611c536e7f7fa01ce7bb5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a638ff3570c946448f66226dacd53.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa409365c366a107d3a66095409ed98.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c68df863c08a7ed64962135fb6125.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>