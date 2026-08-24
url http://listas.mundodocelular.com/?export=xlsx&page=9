--- v4 (2026-06-24)
+++ v5 (2026-08-24)
@@ -14,164 +14,167 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 16:37</t>
-[...2 lines deleted...]
-    <t>LG G360 GSM850/1900/900/1800 BLACK FLIP</t>
+    <t>Lista gerada no: 24/08/2026 06:37</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK AIR 13“ 2020 M1 A2337  3.2 8GB/ 512GB ROSE  SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A- PRETO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A NATURAL  TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>XIAOMI SMART BAND 10 CERAMIC EDITT SILVER</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>LG</t>
-[...11 lines deleted...]
-    <t>ULEFONE ARMOR  X31 6/128GB  PRETO</t>
+    <t>BLULORY</t>
+  </si>
+  <si>
+    <t>LENOVO 14E CHROMEBOOK GEN 3 (14", INTEL N-SERIES C/CHIP S/CAIXA</t>
+  </si>
+  <si>
+    <t>LENOVO</t>
+  </si>
+  <si>
+    <t>BLULORY RELOJ   SMART KIDS U88 4G+GPS LTE  PINK</t>
+  </si>
+  <si>
+    <t>BLULORY RELOJ   SMART KIDS U88 4G+GPS LTE  GRAY</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>POWER BANK 30000MAH YP42</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI POCO C71 4/128 DOURADO</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>OPPO RENO12 F CPH2637 5G DUAL 12/256GB - OLIVER VERDE</t>
+  </si>
+  <si>
+    <t>OPPO</t>
+  </si>
+  <si>
+    <t>CEL OPPO RENO12 F CPH2637 5G DUAL 12/256GB NARANJA</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ I5 2017  8GB/1TB  A1706 C/TOUCH BAR GRAY SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708   8GB/ 1TB  SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 34 PRO BLACK 16/512GB  5G + PROJE</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>CEL ULEFONE ARMOR NARANJA  X31 6/128GB</t>
-[...65 lines deleted...]
-    <t>ACER</t>
+    <t>ULEFONE ARMOR 30 BLACK 12/512GB 4G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 30 PRO PRETO 16/512GB 5G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 26 ULTRA BLACK  12/512</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  ARMOR PAD 2 11" 8/256 4G PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  ARMOR PAD 2 11" 8/256 4G AMARELO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR PAD 3 PRO Tela 10.36"  8GB RAM /256 PRETO  4G</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -194,51 +197,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdebedbd702b1f954f565889d7c6780.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dabf729bfdbcb37e2cac7b4c4abe64.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c80e49a517721e539a448afb76b90.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904603dfa50fab77aa8b63016edee3d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575487dc4c8abdc2454e2f1c3981f9f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5a43fdae0fdb77a53b0e45bfa1cec.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b25cb5a690643723af2fa82564f6b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776537342d3434fd58ef92bd6b947bb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3254ce6e83e4a4a0d886ddb08a43e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550a9ea1e47c4cdbe45f1e17de86141.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5a82442d1c5c14e7f3bcb8a184f8d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd7d7337aa44f126b9342fe87a1fa1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb674254d8c7935c156ad06f3ebcd328.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5e9217687aae8d79879a030470928.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2016a350316dc0ef493d1c685a621bd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55879f69ff1fdbc1b000630b79b9133.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338fb3dcdd611c536e7f7fa01ce7bb5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a638ff3570c946448f66226dacd53.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa409365c366a107d3a66095409ed98.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c68df863c08a7ed64962135fb6125.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82d42fc7ca8cc1c8912d229fa95d86.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e64c8a4260ab6deef0e2104e36203.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a497a7f2f0f24a414b90fc7119650.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5f625fd7b2ff442b3946a2140e648.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625573e1edd7bb3b4209db2b04c7c72b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c900833503e30cb591012dda5efa82.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a3a18a3fc70be948053474bca4d72.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d938036b41be9049c3f7aade8053d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350baa1ea71b2ddd3b9b44dbd4ec3f12.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304810b9d3b9882cdf3a024100a51d9e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11fd4b065de979988364f080fc2b76.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1c5c1adba5e45184baf64386cec64.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6f3166beb5f40fec872567e5bc4e2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035d7c8058889bdf90d22e07e633e1d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014987c6800a097a413e55ecb3e7162d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23718e9fe09f26db0a6c92dbde5f4744.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918de19a4eb1f6934d5ebaebfc7c2082.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c2fc80ffc5dfc1232cc812d6ae1e8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc02223eb5c3a7209db87a017186e54.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f3597e224406af63f67eafa2dad5d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1105,417 +1108,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>139564</v>
+        <v>141918</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>24.0</v>
+        <v>522.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>139748</v>
+        <v>142038</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>640.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>139823</v>
+        <v>142069</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>143.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>139830</v>
+        <v>142113</v>
       </c>
       <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>143.0</v>
+        <v>58.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>139847</v>
+        <v>142182</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>143.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>139854</v>
+        <v>142229</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>183.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>139885</v>
+        <v>142236</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>370.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>139892</v>
+        <v>142502</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F9" s="3">
-        <v>232.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>139908</v>
+        <v>142823</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>490.0</v>
+        <v>122.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>140355</v>
+        <v>143073</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F11" s="3">
-        <v>430.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>140461</v>
+        <v>143080</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F12" s="3">
-        <v>61.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>140515</v>
+        <v>143110</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>54.0</v>
+        <v>359.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>140539</v>
+        <v>143127</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>54.0</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>140546</v>
+        <v>143295</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D15" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="F15" s="3">
-        <v>54.0</v>
+        <v>605.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>140706</v>
+        <v>143301</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D16" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="F16" s="3">
-        <v>540.0</v>
+        <v>305.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>140768</v>
+        <v>143318</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D17" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="F17" s="3">
-        <v>249.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>140775</v>
+        <v>143325</v>
       </c>
       <c r="C18" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18" t="s">
+        <v>14</v>
+      </c>
+      <c r="E18" t="s">
         <v>32</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>299.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>140799</v>
+        <v>143332</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="F19" s="3">
-        <v>610.0</v>
+        <v>269.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>140805</v>
+        <v>143349</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D20" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="F20" s="3">
-        <v>460.0</v>
+        <v>269.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>140829</v>
+        <v>143356</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="F21" s="3">
-        <v>89.99</v>
+        <v>289.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>