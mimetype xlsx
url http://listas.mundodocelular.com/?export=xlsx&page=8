--- v1 (2026-03-14)
+++ v2 (2026-05-02)
@@ -34,144 +34,144 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 21:26</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 PRO 512GB GRADE B VERDE</t>
+    <t>Lista gerada no: 01/05/2026 22:45</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE B VERMELHO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 14 128GB GRADE B VERMELHO</t>
-[...1 lines deleted...]
-  <si>
     <t>CEL NOKIA 220 TA-1155 DUAL CHIP 4G</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>CEL NOKIA 225 TA-1279 DUAL CHIP 4G</t>
   </si>
   <si>
     <t>CEL HONOR 200 LITE 5G 8/256  PRETO  L/P</t>
   </si>
   <si>
     <t>HONOR</t>
   </si>
   <si>
-    <t>CEL HONOR 200 LITE 5G 8/256 CYAN LAKE L/</t>
-[...1 lines deleted...]
-  <si>
     <t>TABLET CIDEA 6/128  CM88 7P KIDS AZUL</t>
   </si>
   <si>
     <t>TABLETS</t>
   </si>
   <si>
     <t>CIDEA</t>
   </si>
   <si>
     <t>TABLET CIDEA 6/128  CM88 7P KIDS VERDE</t>
   </si>
   <si>
     <t>TABLET CIDEA 6/128  CM88 7P KIDS PURPLE</t>
   </si>
   <si>
     <t>TABLET CIDEA 6/128  CM88 7P KIDS PINK</t>
   </si>
   <si>
+    <t>IPHONE 16 PRO 128GB NATURAL  TITANIUN GRADE  A AMERICANO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB WHITE SWAP TITANIUN</t>
+  </si>
+  <si>
     <t>TABLET CIDEA 8/1TB 5G CM10500B 10.36 C/CHIP VERMELHO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>TABLET CIDEA 8/1TB 5G CM10500B 10.36 C/CHIP VERDE</t>
   </si>
   <si>
-    <t>TABLET CIDEA 8/1TB 5G CM10500B 10.36 C/CHIP AZUL</t>
-[...4 lines deleted...]
-  <si>
     <t>FONE HAYLOU W1 TRUE WIRELES EARBUDS BLUE</t>
   </si>
   <si>
     <t>RELOGIO</t>
   </si>
   <si>
     <t>BLULORY</t>
   </si>
   <si>
-    <t>CEL XIAOMI REDMI NOTE 14    8+256 AZUL</t>
+    <t>GTIDE SMART WATCH POWER R5 GOLD  (SWA014</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S3 PRO PRETO  (SWA011)</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S3 PRO GOLD (SWA011)</t>
+  </si>
+  <si>
+    <t>GTIDE L21 BLT EARPHONE  PRETO</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI NOTE 14 PRO  5G 8/256 VERDE</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>GTIDE SMART WATCH POWER R5 GOLD  (SWA014</t>
-[...11 lines deleted...]
-    <t>GTIDE L21 BLT EARPHONE  PRETO</t>
+    <t>IPHONE 15 256GB GRADE A PRETO (BLACK)  USA A+</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO MAX 128GB GRADE A+ DOURADO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -194,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785bdfef2a85c8516fa8f68410ae4ff.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f68fade9c52d0debef47d2ee137541.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dab50d8e46d79576c7b4ae3bb1922.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60a840c8005e8e066d44094f5d5a56.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72080039c76207150e1b7b56ca76a1d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb89ab0f902d61adae9e55bb54d7785.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a48828873c3d85e986746936704432.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767862aa412517f08752f1d636473b67.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0548b6f1c73e0ff3841df552d95ebcb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079df525e2c487865d11fbaad785196b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965569075cf3eb59ebd4ad51d99e4dae.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73d53f26899ffc625c7c544ee04d28.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824dab9a5870243c1179836746d1503a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c54e15ddab250bd47ebb1b9681a0b2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c564954a44ef1c10c1b221cd66dfa.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523c55a3acce2069bec99a794e98dbd.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b453b19bf6ccbde0c7e2711541eeefb.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d4fb6bf6462b7a70413f0fd74409d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e6ddb0176102817065a49b03c0b7a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267acd4c43f53f78097ada2664c2ad4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7d870f0b00aa305fb25bc0b973b87.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ea0cd778c0df975e5874dc6b0e9be.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b1c44650b4e99ec0ce553d6761c40.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54f241201c4310219d78e2915e88ca.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc36fa515d3853b39c2e5d29d4bb71.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7e3a7b5c6bce3516d8e8aa8aee41e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5b6ff17d451a58bf3c1e076d7fe7e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a078cb16404f5dc5380556ab9ef16.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233198ea74a45dc5e1247be3f67e2d0e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc385ad6294d4c182393cd3c04b1e984.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc1c1c195358d2e60581da77339bad.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67ddff1803f95af958c777ed4dff04.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a8ba89e3119802b7301e67fdf34cc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38739f9c1c09be1e31944d266a1574ba.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8fd37e28686954fa347b625c6c64d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e18ad14830404f6b91d6bf1ac1f967.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db5bce65f0c73a59f28071be9e38db.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37402798ddd39ec6566adb05b5008c4d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd4bbdfc3d86b143f61a6041b73013.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a0c383be1824b42dccfd49de475bb.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1105,417 +1105,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>134910</v>
+        <v>134941</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>470.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>134941</v>
+        <v>135023</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>335.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>135023</v>
+        <v>135030</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F4" s="3">
         <v>18.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>135030</v>
+        <v>135047</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>18.0</v>
+        <v>265.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>135047</v>
+        <v>135160</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>265.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>135054</v>
+        <v>135184</v>
       </c>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
         <v>16</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>265.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>135160</v>
+        <v>135191</v>
       </c>
       <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" t="s">
         <v>17</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>43.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>135184</v>
+        <v>135207</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F9" s="3">
-        <v>43.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>135191</v>
+        <v>136006</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>42.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>135207</v>
+        <v>136013</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>42.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
         <v>136082</v>
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12" t="s">
         <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F12" s="3">
-        <v>85.0</v>
+        <v>99.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
         <v>136099</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13" t="s">
         <v>24</v>
       </c>
       <c r="E13" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F13" s="3">
-        <v>85.0</v>
+        <v>88.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>136105</v>
+        <v>136211</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="F14" s="3">
-        <v>85.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>136129</v>
+        <v>136532</v>
       </c>
       <c r="C15" t="s">
+        <v>29</v>
+      </c>
+      <c r="D15" t="s">
         <v>27</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="F15" s="3">
-        <v>85.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>136211</v>
+        <v>136563</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>30</v>
       </c>
       <c r="F16" s="3">
-        <v>21.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>136372</v>
+        <v>136570</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F17" s="3">
-        <v>167.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>136532</v>
+        <v>136747</v>
       </c>
       <c r="C18" t="s">
         <v>33</v>
       </c>
       <c r="D18" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F18" s="3">
-        <v>29.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>136563</v>
+        <v>136914</v>
       </c>
       <c r="C19" t="s">
+        <v>34</v>
+      </c>
+      <c r="D19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" t="s">
         <v>35</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>25.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>136570</v>
+        <v>137089</v>
       </c>
       <c r="C20" t="s">
         <v>36</v>
       </c>
       <c r="D20" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>28.0</v>
+        <v>585.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>136747</v>
+        <v>137782</v>
       </c>
       <c r="C21" t="s">
         <v>37</v>
       </c>
       <c r="D21" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>9.0</v>
+        <v>335.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>