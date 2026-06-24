--- v2 (2026-05-02)
+++ v3 (2026-06-24)
@@ -14,164 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/05/2026 22:45</t>
-[...2 lines deleted...]
-    <t>IPHONE 14 128GB GRADE B VERMELHO</t>
+    <t>Lista gerada no: 24/06/2026 15:27</t>
+  </si>
+  <si>
+    <t>IPHONE 15 256GB GRADE A PRETO (BLACK)  USA A+</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>CEL NOKIA 220 TA-1155 DUAL CHIP 4G</t>
-[...38 lines deleted...]
-    <t>TABLET CIDEA 8/1TB 5G CM10500B 10.36 C/CHIP VERMELHO</t>
+    <t>CEL SAM. A06 A065M 6.7 DS LTE 4/64  PRETO</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>CEL SAM. A06 A065M 6.7 DS LTE 4/64  VERDE</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO MAX 128GB GRADE A+ DOURADO</t>
+  </si>
+  <si>
+    <t>CEL NOKIA FLIP 2660 TA-1474  DUAL SIM / TELA 2,8/4G- PRETO</t>
+  </si>
+  <si>
+    <t>SUPORTE DESKTOP STAND RCW-30</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>RECCI</t>
+  </si>
+  <si>
+    <t>IPHONE 12  64GB GRADE B PRETO</t>
+  </si>
+  <si>
+    <t>CEL SAM. A36 A366E 5G 8/256 BLACK</t>
+  </si>
+  <si>
+    <t>CEL SAM. A36 A366E 5G 8/256 LAVENDER</t>
+  </si>
+  <si>
+    <t>CEL SAM. A36 A366E 5G 8/256 LIME</t>
+  </si>
+  <si>
+    <t>CEL SAM. A36 A366E 5G 8/256 BRANCO</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R8 PRO PRETO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>TABLET CIDEA 8/1TB 5G CM10500B 10.36 C/CHIP VERDE</t>
-[...13 lines deleted...]
-  <si>
     <t>GTIDE</t>
   </si>
   <si>
-    <t>GTIDE SMART WATCH S3 PRO PRETO  (SWA011)</t>
-[...17 lines deleted...]
-    <t>IPHONE 12 PRO MAX 128GB GRADE A+ DOURADO</t>
+    <t>GTIDE SMART WATCH R8 PRO BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB DESERT SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B PINK  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A+ PURPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB  GRADE A AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB  GRADE A PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A+ GRAY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -194,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7d870f0b00aa305fb25bc0b973b87.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ea0cd778c0df975e5874dc6b0e9be.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b1c44650b4e99ec0ce553d6761c40.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54f241201c4310219d78e2915e88ca.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc36fa515d3853b39c2e5d29d4bb71.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7e3a7b5c6bce3516d8e8aa8aee41e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5b6ff17d451a58bf3c1e076d7fe7e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a078cb16404f5dc5380556ab9ef16.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233198ea74a45dc5e1247be3f67e2d0e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc385ad6294d4c182393cd3c04b1e984.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc1c1c195358d2e60581da77339bad.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67ddff1803f95af958c777ed4dff04.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a8ba89e3119802b7301e67fdf34cc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38739f9c1c09be1e31944d266a1574ba.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8fd37e28686954fa347b625c6c64d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e18ad14830404f6b91d6bf1ac1f967.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db5bce65f0c73a59f28071be9e38db.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37402798ddd39ec6566adb05b5008c4d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd4bbdfc3d86b143f61a6041b73013.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a0c383be1824b42dccfd49de475bb.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190f4f8c6e91b1c6ce0d65c30586da0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ce8a94c645f87f0515c35494d735d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41b8c20436f98282a3ccf69c0b2a38.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ed3dc37d7fb36ea040746dbb61830.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685965f2bf71d0f4f4a8536ff39a917.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4542f58a466decf9a772b116802de.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2eeea71505a76ed0e2e15a5a3e1877.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bb1942787870484b31487a4b69600.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064e150d8a5d1d5b513ccb186dae1e1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba31dd1a700d97c8cd13529856463a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ef98f96e38ef135df97c24f92fb08.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa91bd4af61b301c3729a0357216ae.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182a22bc4a51b13f32862565f33bedd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802e9c4bd9fde097ec1408eb0a63f6b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c88bd4b00797ec747efe777a104a5d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87af3345dc1067855019c9a3fdd7d5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3dce93c39cc16e93c9af32df64c31.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8164695e98cf7367b1965d9fe942d45.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660a4493041c1d8ce60d0cc41c80fe8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4f4164b8ba19bc91106cfacf0980c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1105,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>134941</v>
+        <v>137089</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>310.0</v>
+        <v>585.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>135023</v>
+        <v>137263</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>18.0</v>
+        <v>84.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>135030</v>
+        <v>137287</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="3">
-        <v>18.0</v>
+        <v>84.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>135047</v>
+        <v>137782</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>265.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>135160</v>
+        <v>138123</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F6" s="3">
-        <v>43.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>135184</v>
+        <v>138666</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>43.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>135191</v>
+        <v>138857</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>42.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>135207</v>
+        <v>138956</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F9" s="3">
-        <v>42.0</v>
+        <v>288.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>136006</v>
+        <v>138963</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F10" s="3">
-        <v>755.0</v>
+        <v>288.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>136013</v>
+        <v>138970</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F11" s="3">
-        <v>755.0</v>
+        <v>288.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>136082</v>
+        <v>138987</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F12" s="3">
-        <v>99.0</v>
+        <v>288.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>136099</v>
+        <v>139106</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D13" t="s">
         <v>24</v>
       </c>
       <c r="E13" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="F13" s="3">
-        <v>88.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>136211</v>
+        <v>139113</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F14" s="3">
-        <v>21.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>136532</v>
+        <v>139144</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>29.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>136563</v>
+        <v>139151</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>25.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>136570</v>
+        <v>139168</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>28.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>136747</v>
+        <v>139236</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>9.0</v>
+        <v>515.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>136914</v>
+        <v>139441</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>255.0</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>137089</v>
+        <v>139458</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>585.0</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>137782</v>
+        <v>139540</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>335.0</v>
+        <v>445.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>