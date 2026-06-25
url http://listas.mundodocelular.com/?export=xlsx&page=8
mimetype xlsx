--- v3 (2026-06-24)
+++ v4 (2026-06-25)
@@ -14,94 +14,91 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 15:27</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 256GB GRADE A PRETO (BLACK)  USA A+</t>
+    <t>Lista gerada no: 25/06/2026 18:36</t>
+  </si>
+  <si>
+    <t>CEL SAM. A06 A065M 6.7 DS LTE 4/64  PRETO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>CEL SAM. A06 A065M 6.7 DS LTE 4/64  VERDE</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO MAX 128GB GRADE A+ DOURADO</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>CEL SAM. A06 A065M 6.7 DS LTE 4/64  PRETO</t>
-[...10 lines deleted...]
-  <si>
     <t>CEL NOKIA FLIP 2660 TA-1474  DUAL SIM / TELA 2,8/4G- PRETO</t>
   </si>
   <si>
     <t>SUPORTE DESKTOP STAND RCW-30</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
     <t>RECCI</t>
   </si>
   <si>
     <t>IPHONE 12  64GB GRADE B PRETO</t>
   </si>
   <si>
     <t>CEL SAM. A36 A366E 5G 8/256 BLACK</t>
   </si>
   <si>
     <t>CEL SAM. A36 A366E 5G 8/256 LAVENDER</t>
   </si>
   <si>
     <t>CEL SAM. A36 A366E 5G 8/256 LIME</t>
   </si>
   <si>
     <t>CEL SAM. A36 A366E 5G 8/256 BRANCO</t>
@@ -116,50 +113,56 @@
     <t>GTIDE</t>
   </si>
   <si>
     <t>GTIDE SMART WATCH R8 PRO BRANCO</t>
   </si>
   <si>
     <t>IPHONE 16 PRO 128GB DESERT SWAP</t>
   </si>
   <si>
     <t>IPHONE 15 128GB GRADE B PINK  SWAP</t>
   </si>
   <si>
     <t>IPHONE 15 128GB GRADE B PRETO SWAP</t>
   </si>
   <si>
     <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A+ PURPLE</t>
   </si>
   <si>
     <t>IPHONE 12 PRO 128GB  GRADE A AZUL SWAP</t>
   </si>
   <si>
     <t>IPHONE 12 PRO 128GB  GRADE A PRETO</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 256GB GRADE A+ GRAY</t>
+  </si>
+  <si>
+    <t>LG G360 GSM850/1900/900/1800 BLACK FLIP</t>
+  </si>
+  <si>
+    <t>LG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +185,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190f4f8c6e91b1c6ce0d65c30586da0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ce8a94c645f87f0515c35494d735d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41b8c20436f98282a3ccf69c0b2a38.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ed3dc37d7fb36ea040746dbb61830.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685965f2bf71d0f4f4a8536ff39a917.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4542f58a466decf9a772b116802de.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2eeea71505a76ed0e2e15a5a3e1877.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bb1942787870484b31487a4b69600.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064e150d8a5d1d5b513ccb186dae1e1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba31dd1a700d97c8cd13529856463a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ef98f96e38ef135df97c24f92fb08.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa91bd4af61b301c3729a0357216ae.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182a22bc4a51b13f32862565f33bedd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802e9c4bd9fde097ec1408eb0a63f6b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c88bd4b00797ec747efe777a104a5d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87af3345dc1067855019c9a3fdd7d5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3dce93c39cc16e93c9af32df64c31.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8164695e98cf7367b1965d9fe942d45.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660a4493041c1d8ce60d0cc41c80fe8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4f4164b8ba19bc91106cfacf0980c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84c3d3ef4b782bbb62a4d935ccc371.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8a079c3267afb4664d5dadcaf5984.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dec8d1c3fa73efb08b55a54ac9e8e5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ea5b0f8bba57acd8ba12f41e4fd92.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab345530b04ef709c86ae49a8fa894.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226406aafa80d74dcf8460479923e68.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95a3e1d28666e57800736aff4d1cd2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97169cd490a974f1bef49b8c300e3d6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2435ecd8c03cad9acaeb286f7f028c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d55c071e7723c9ea8cb4b0f389841b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4bf7db91fcc4bef492ff6aec53e6e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a203cab3752ad49a05968828f65fe.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e63ba5c8696cc39beb0cc93696dff.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb948e2716dcfd1fdd30a4415f98038.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf25cd59356b43a53c15f62f88415a1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cd3e9a90704a9ec3de2151c8d2246.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee16fee64145b1caa3f8d8dd2cba5b8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faa79621972a4781f7332002bf994e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbd2e0dc1aecf84192d5f7a5c52900.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260a0d5ef62d3a288542eeaebc36d7c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1124,386 +1127,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>137089</v>
+        <v>137263</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>585.0</v>
+        <v>84.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>137263</v>
+        <v>137287</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
         <v>84.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>137287</v>
+        <v>137782</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>84.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>137782</v>
+        <v>138123</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>335.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>138123</v>
+        <v>138666</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>138666</v>
+        <v>138857</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>16.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>138857</v>
+        <v>138956</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>199.0</v>
+        <v>288.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>138956</v>
+        <v>138963</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
         <v>288.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>138963</v>
+        <v>138970</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
         <v>288.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>138970</v>
+        <v>138987</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
         <v>288.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>138987</v>
+        <v>139106</v>
       </c>
       <c r="C12" t="s">
         <v>22</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="F12" s="3">
-        <v>288.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>139106</v>
+        <v>139113</v>
       </c>
       <c r="C13" t="s">
+        <v>25</v>
+      </c>
+      <c r="D13" t="s">
         <v>23</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="F13" s="3">
         <v>38.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>139113</v>
+        <v>139144</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F14" s="3">
-        <v>38.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>139144</v>
+        <v>139151</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F15" s="3">
-        <v>740.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>139151</v>
+        <v>139168</v>
       </c>
       <c r="C16" t="s">
         <v>28</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F16" s="3">
         <v>399.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>139168</v>
+        <v>139236</v>
       </c>
       <c r="C17" t="s">
         <v>29</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F17" s="3">
-        <v>399.0</v>
+        <v>515.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>139236</v>
+        <v>139441</v>
       </c>
       <c r="C18" t="s">
         <v>30</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F18" s="3">
-        <v>515.0</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>139441</v>
+        <v>139458</v>
       </c>
       <c r="C19" t="s">
         <v>31</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F19" s="3">
         <v>309.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>139458</v>
+        <v>139540</v>
       </c>
       <c r="C20" t="s">
         <v>32</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F20" s="3">
-        <v>309.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>139540</v>
+        <v>139564</v>
       </c>
       <c r="C21" t="s">
         <v>33</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F21" s="3">
-        <v>445.0</v>
+        <v>24.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>