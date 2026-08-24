--- v4 (2026-06-25)
+++ v5 (2026-08-24)
@@ -14,155 +14,158 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/06/2026 18:36</t>
-[...2 lines deleted...]
-    <t>CEL SAM. A06 A065M 6.7 DS LTE 4/64  PRETO</t>
+    <t>Lista gerada no: 24/08/2026 06:36</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI POCO C71 4/128 PRETO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>SAMSUNG</t>
-[...5 lines deleted...]
-    <t>IPHONE 12 PRO MAX 128GB GRADE A+ DOURADO</t>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PRETO  A+ SWAP</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>CEL NOKIA FLIP 2660 TA-1474  DUAL SIM / TELA 2,8/4G- PRETO</t>
-[...2 lines deleted...]
-    <t>SUPORTE DESKTOP STAND RCW-30</t>
+    <t>TABLET CIDEA 8/256 5G CM517B 7P 1CHIP PRETO</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ 2020 M1 A2338 8GB/256GB  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708  2.6 8GB/ 256GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ I5 2017 8GB/ 256GB   A1706 C/TOUCH BAR  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B C4 AZUL</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 16“ 2019 I7 A2141  2.6 8GB/ 512GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>CAIXA DE SOM BEATS PILL GEN3 KARDASHIAN</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
-    <t>RECCI</t>
-[...53 lines deleted...]
-    <t>LG</t>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>CAIXA DE SOM BEATS PILL GEN3 KARDASHIAN DARK MAX24LL/A RETAIL</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO C71 3/64GB AZUL</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A ROXO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A- ROXO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE B PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ ROXO</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1706  3,1 8GB/512GB SSD C/TOUCH BAR GRAY SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708  2.6 8GB/ 512GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK AIR 13“  2020 M1 A2337 8GB RAM/256GB GRAY  SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +188,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84c3d3ef4b782bbb62a4d935ccc371.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8a079c3267afb4664d5dadcaf5984.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dec8d1c3fa73efb08b55a54ac9e8e5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ea5b0f8bba57acd8ba12f41e4fd92.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab345530b04ef709c86ae49a8fa894.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226406aafa80d74dcf8460479923e68.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95a3e1d28666e57800736aff4d1cd2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97169cd490a974f1bef49b8c300e3d6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2435ecd8c03cad9acaeb286f7f028c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d55c071e7723c9ea8cb4b0f389841b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4bf7db91fcc4bef492ff6aec53e6e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a203cab3752ad49a05968828f65fe.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e63ba5c8696cc39beb0cc93696dff.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb948e2716dcfd1fdd30a4415f98038.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf25cd59356b43a53c15f62f88415a1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cd3e9a90704a9ec3de2151c8d2246.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee16fee64145b1caa3f8d8dd2cba5b8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faa79621972a4781f7332002bf994e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbd2e0dc1aecf84192d5f7a5c52900.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260a0d5ef62d3a288542eeaebc36d7c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72918885ccc81254887e8561ae7f36.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e0a6016467a424faf736ce4fc824f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57e742eb9c2bf345710b041060bb87.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed101dd5988df7c9ddfe9affcabf1b03.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e383756c6f4d3df214a8fe6eb4eac1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13da0a7770748aa7a38f9df44638653.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88471bb655840373233853375c36e898.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5dcbe6f5e6e1e5b47064c462ca1c7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce952ab79ae60d6f11ba68c6c93ee5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021771244199cf8ef57b3f4ee9515284.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774a7842ee890a5a5b4320f7584d223.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3c68bd238019b22b440c79fa29d95.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9731878349370509d551be3de3d8bc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f5401929de906602d1989a5ae69be.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99394d9125e2cf249b9013fa911f06.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15ef69b2e29eefbced4a9643a7e1d1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fa1cdfd0d57bbd8481654b4698107.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee96c7ab5bfc4a04be84f59dbd2972a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c823baf5a4c7d2fccc064cc8d7c7e45.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb2f59be5f3ba7a69fad7fb5edfb21.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1096,417 +1099,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>137263</v>
+        <v>140041</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>84.0</v>
+        <v>122.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>137287</v>
+        <v>140355</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>84.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>137782</v>
+        <v>140461</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>335.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>138123</v>
+        <v>140706</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F5" s="3">
-        <v>26.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>138666</v>
+        <v>140768</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F6" s="3">
-        <v>16.0</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>138857</v>
+        <v>140775</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F7" s="3">
-        <v>199.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>138956</v>
+        <v>140799</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F8" s="3">
-        <v>288.0</v>
+        <v>505.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>138963</v>
+        <v>140805</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F9" s="3">
-        <v>288.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>138970</v>
+        <v>140829</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F10" s="3">
-        <v>288.0</v>
+        <v>89.99</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>138987</v>
+        <v>140836</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F11" s="3">
-        <v>288.0</v>
+        <v>89.99</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>139106</v>
+        <v>141000</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>38.0</v>
+        <v>99.99</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>139113</v>
+        <v>141147</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="F13" s="3">
-        <v>38.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>139144</v>
+        <v>141352</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F14" s="3">
-        <v>740.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>139151</v>
+        <v>141376</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F15" s="3">
-        <v>399.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>139168</v>
+        <v>141383</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F16" s="3">
-        <v>399.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>139236</v>
+        <v>141390</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F17" s="3">
-        <v>515.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>139441</v>
+        <v>141413</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F18" s="3">
-        <v>309.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>139458</v>
+        <v>141604</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F19" s="3">
-        <v>309.0</v>
+        <v>319.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>139540</v>
+        <v>141703</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F20" s="3">
-        <v>445.0</v>
+        <v>279.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>139564</v>
+        <v>141901</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="F21" s="3">
-        <v>24.0</v>
+        <v>469.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>