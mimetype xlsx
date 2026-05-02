--- v1 (2026-03-13)
+++ v2 (2026-05-02)
@@ -14,152 +14,149 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 19:31</t>
+    <t>Lista gerada no: 01/05/2026 21:48</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO AZUL</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B  NATURAL</t>
   </si>
   <si>
-    <t>SMARTPHONES</t>
-[...4 lines deleted...]
-  <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B  BRANCO</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADE B BRANCO</t>
   </si>
   <si>
     <t>IPHONE 13 PRO MAX 128GB GRADE B AZUL</t>
   </si>
   <si>
     <t>IPHONE 13 PRO MAX 128GB GRADE B GRAY</t>
   </si>
   <si>
-    <t>FONTE APPLE IPHONE CABO E FONTE 35W</t>
-[...2 lines deleted...]
-    <t>FONTE</t>
+    <t>IPHONE 14 128GB GRADE B BRANCO</t>
   </si>
   <si>
     <t>PHILIPS PILA RECARGABLE R03-B2RTU10/97 1000MHA</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>PHILIPS</t>
   </si>
   <si>
     <t>IPHONE 15 128GB GRADE A PRETO</t>
   </si>
   <si>
     <t>GRAVADOR DE VOZ PLAUD NOTE 64GB NB100 SILVER</t>
   </si>
   <si>
     <t>WALK TALK</t>
   </si>
   <si>
     <t>PLAUD</t>
   </si>
   <si>
     <t>GRAVADOR DE VOZ PLAUD NOTE 64GB NB100 STAR</t>
   </si>
   <si>
-    <t>IPHONE 13 128GB GRADE B PINK (PINK) USA</t>
-[...1 lines deleted...]
-  <si>
     <t>IPHONE SE2  64GB BLACK SWAP USA</t>
   </si>
   <si>
     <t>IPHONE SE2  64GB RED SWAP USA</t>
   </si>
   <si>
     <t>IPHONE SE2 128GB VERMELHO SWAP USA</t>
   </si>
   <si>
     <t>IPHONE SE2 256GB BLACK SWAP USA</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO 512GB GRADE A VERDE</t>
-[...1 lines deleted...]
-  <si>
     <t>IPHONE 13 PRO 128GB GRADE B GRAY CINZA</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 256GB GRADE B DOURADO</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 256GB GRADE B GRAY</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 256GB GRADE B BANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 512GB GRADE B VERDE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9579fb87014db083a6f26a317c9a0a2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b2419b76dc62f1855380eca7e23be.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12dd57e4618be1c3669c8b42d443bb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb360557ec52659d1c6b0c976aebab6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b34f2f08ccab78606446ae80190de.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e4916e6ce3bd50ec7d8aba39a227c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f05e88fc5cc8994623cb4753f24004.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bf8a4d2334046927897c365226b8c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffc5577dcba1732e55889efeb69a64.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9387fa0ecb085ced0cf5c28dcf27577.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4201cda2447c4645c4e31a7cb2ae12a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c65aa6f02015c672fab6f2eb776fb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32be3b10cd7b811cdf26813e02110a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62beadccd44424d963ce0f326d301c40.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88c9ca976a80726552933492ee8114.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfc81fdb1c5b3732bfb0369a75dc64.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c38022fba88dfb173f2a8b03f63b2e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fa2171648b71ab5b21c9d86b3c8a8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67636582a11a850d3a5d3bbcff009fc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08e9cf3c808e1b7ac0c028e1fe40ab.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e708e6be2603b26a7a4589fa984e5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bc4389066b5536f73f128e93783dd.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d306e92dc5d47b318053e728a435a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b19fcb3e021d5dbf77515c52ec345.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a908ed17cf8c3347a2ce9da4a2e39.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dd5c2f089a9207a638082847aa6c2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd206973db93f30bb6b83465f123e3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb107ba8bf5f62cdc354d64d9575731.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dc26944b6c2a344907a702248f781.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273eb53df40450e8f87a4c8508d68b9e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fa03e3f7733ecedce9553249a6b9d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207e946fb64d2556a10d1dd53d5d699.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3601ddc1e9550b9d0f9b521503deda.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b142c39499700594eed1f7806cdc5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48edef1143b65ac60cbf9c8e797bd8a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7914fbb1dbfc1a1ff9d6e7cafaae36.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322e8771e9c093c0614a66ff5772513.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c2b31a683af4df5fca89b282b1570.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058071e695d626c098030d9e6ec9c257.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85889b3a6b28b46e323d8731f5db93e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1124,386 +1121,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>133449</v>
+        <v>133432</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>750.0</v>
+        <v>735.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>133456</v>
+        <v>133449</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
         <v>750.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>134248</v>
+        <v>133456</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>299.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>134255</v>
+        <v>134248</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>450.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>134279</v>
+        <v>134255</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
         <v>450.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>134316</v>
+        <v>134279</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>15.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>134484</v>
+        <v>134309</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>4.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>134521</v>
+        <v>134484</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>515.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>134613</v>
+        <v>134521</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>180.0</v>
+        <v>515.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>134637</v>
+        <v>134613</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3">
         <v>180.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>134705</v>
+        <v>134637</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F12" s="3">
-        <v>299.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
         <v>134712</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>105.0</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
         <v>134729</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>105.0</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
         <v>134743</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
         <v>119.99</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
         <v>134767</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
         <v>129.99</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>134781</v>
+        <v>134866</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>485.0</v>
+        <v>387.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>134866</v>
+        <v>134873</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>387.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>134873</v>
+        <v>134880</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
         <v>420.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>134880</v>
+        <v>134897</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
         <v>420.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>134897</v>
+        <v>134910</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>420.0</v>
+        <v>470.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>