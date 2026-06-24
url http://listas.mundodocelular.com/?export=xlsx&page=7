--- v2 (2026-05-02)
+++ v3 (2026-06-24)
@@ -14,149 +14,164 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/05/2026 21:48</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO AZUL</t>
+    <t>Lista gerada no: 24/06/2026 13:54</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE B GRAY CINZA</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B  NATURAL</t>
-[...17 lines deleted...]
-    <t>PHILIPS PILA RECARGABLE R03-B2RTU10/97 1000MHA</t>
+    <t>IPHONE 13 PRO 256GB GRADE B DOURADO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE B GRAY</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE B BANCO SWAP</t>
+  </si>
+  <si>
+    <t>CEL NOKIA 220 TA-1155 DUAL CHIP 4G</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>CEL NOKIA 225 TA-1279 DUAL CHIP 4G</t>
+  </si>
+  <si>
+    <t>CEL HONOR 200 LITE 5G 8/256  PRETO  L/P</t>
+  </si>
+  <si>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128  CM88 7P KIDS AZUL</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128  CM88 7P KIDS VERDE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128  CM88 7P KIDS PURPLE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128  CM88 7P KIDS PINK</t>
+  </si>
+  <si>
+    <t>IPHONE 16 A3287 128 GB MYE73HN/A - BLACK</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB NATURAL  TITANIUN GRADE  A AMERICANO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB WHITE SWAP TITANIUN</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM10500B 10.36 C/CHIP VERMELHO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>PHILIPS</t>
-[...41 lines deleted...]
-    <t>IPHONE 13 PRO 512GB GRADE B VERDE</t>
+    <t>TABLET CIDEA 8/1TB 5G CM10500B 10.36 C/CHIP VERDE</t>
+  </si>
+  <si>
+    <t>FONE HAYLOU W1 TRUE WIRELES EARBUDS BLUE</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>BLULORY</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH POWER R5 GOLD  (SWA014</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S3 PRO PRETO  (SWA011)</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI NOTE 14 PRO  5G 8/256 VERDE</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -179,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e708e6be2603b26a7a4589fa984e5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bc4389066b5536f73f128e93783dd.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d306e92dc5d47b318053e728a435a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b19fcb3e021d5dbf77515c52ec345.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a908ed17cf8c3347a2ce9da4a2e39.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dd5c2f089a9207a638082847aa6c2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd206973db93f30bb6b83465f123e3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb107ba8bf5f62cdc354d64d9575731.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dc26944b6c2a344907a702248f781.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273eb53df40450e8f87a4c8508d68b9e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fa03e3f7733ecedce9553249a6b9d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207e946fb64d2556a10d1dd53d5d699.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3601ddc1e9550b9d0f9b521503deda.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b142c39499700594eed1f7806cdc5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48edef1143b65ac60cbf9c8e797bd8a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7914fbb1dbfc1a1ff9d6e7cafaae36.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322e8771e9c093c0614a66ff5772513.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c2b31a683af4df5fca89b282b1570.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058071e695d626c098030d9e6ec9c257.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85889b3a6b28b46e323d8731f5db93e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492842f66cb6fb69a117f20fbe41c886.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7702aac609c7ba6847d5d87ba17fd6b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f191f9e10ccc70b93e12e48c8b7e2c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bdd33c448db793cdbe8dcc73dfc8b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c621054feb3f1dfd4450c267b0c58b2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2445db3eb43d0322a320beaec7c85.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7fcb5be78a6d360e237bf5ad29939.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e479cf2318be062568f1ce7a008ab4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ad4268f3288090b2cb7d1c952c5d6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b7c8afe7255fa8265690076613821.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fea62f7a3b28d571e3b5ac8ff176a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb211748ac41717bcba7b4554636edc5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ff3a7b7edc738cad0fc36b5e52c5a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a73f9f9cd3bcbf9d468dda53eccb6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd69ef9eb8db6d3a3eebb13030330c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0747c919a3ad56aaee0fc79179a262b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb0c3a404689d14a1bd647f3e64644.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcfe8b429506efec65f844caea3f8e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29a0c443e2442010e4e40a14382076.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935bbe6242eaf4a57819143aaf9d1c3.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1090,417 +1105,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>133432</v>
+        <v>134866</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>735.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>133449</v>
+        <v>134873</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>750.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>133456</v>
+        <v>134880</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>750.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>134248</v>
+        <v>134897</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>270.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>134255</v>
+        <v>135023</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>450.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>134279</v>
+        <v>135030</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F7" s="3">
-        <v>450.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>134309</v>
+        <v>135047</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F8" s="3">
-        <v>310.0</v>
+        <v>265.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>134484</v>
+        <v>135160</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F9" s="3">
-        <v>4.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>134521</v>
+        <v>135184</v>
       </c>
       <c r="C10" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" t="s">
         <v>19</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F10" s="3">
-        <v>515.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>134613</v>
+        <v>135191</v>
       </c>
       <c r="C11" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" t="s">
         <v>20</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>180.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>134637</v>
+        <v>135207</v>
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F12" s="3">
-        <v>180.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>134712</v>
+        <v>135412</v>
       </c>
       <c r="C13" t="s">
         <v>24</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>89.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>134729</v>
+        <v>136006</v>
       </c>
       <c r="C14" t="s">
         <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>89.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>134743</v>
+        <v>136013</v>
       </c>
       <c r="C15" t="s">
         <v>26</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>119.99</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>134767</v>
+        <v>136082</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F16" s="3">
-        <v>129.99</v>
+        <v>99.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>134866</v>
+        <v>136099</v>
       </c>
       <c r="C17" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17" t="s">
         <v>28</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F17" s="3">
-        <v>387.0</v>
+        <v>88.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>134873</v>
+        <v>136211</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F18" s="3">
-        <v>420.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>134880</v>
+        <v>136532</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F19" s="3">
-        <v>420.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>134897</v>
+        <v>136563</v>
       </c>
       <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" t="s">
         <v>31</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F20" s="3">
-        <v>420.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>134910</v>
+        <v>136914</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="F21" s="3">
-        <v>470.0</v>
+        <v>255.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>