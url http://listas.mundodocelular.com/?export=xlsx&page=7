--- v3 (2026-06-24)
+++ v4 (2026-06-24)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 13:54</t>
+    <t>Lista gerada no: 24/06/2026 15:02</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 128GB GRADE B GRAY CINZA</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 256GB GRADE B DOURADO</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 256GB GRADE B GRAY</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 256GB GRADE B BANCO SWAP</t>
   </si>
   <si>
     <t>CEL NOKIA 220 TA-1155 DUAL CHIP 4G</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
@@ -194,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492842f66cb6fb69a117f20fbe41c886.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7702aac609c7ba6847d5d87ba17fd6b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f191f9e10ccc70b93e12e48c8b7e2c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bdd33c448db793cdbe8dcc73dfc8b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c621054feb3f1dfd4450c267b0c58b2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2445db3eb43d0322a320beaec7c85.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7fcb5be78a6d360e237bf5ad29939.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e479cf2318be062568f1ce7a008ab4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ad4268f3288090b2cb7d1c952c5d6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b7c8afe7255fa8265690076613821.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fea62f7a3b28d571e3b5ac8ff176a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb211748ac41717bcba7b4554636edc5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ff3a7b7edc738cad0fc36b5e52c5a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a73f9f9cd3bcbf9d468dda53eccb6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd69ef9eb8db6d3a3eebb13030330c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0747c919a3ad56aaee0fc79179a262b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb0c3a404689d14a1bd647f3e64644.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcfe8b429506efec65f844caea3f8e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29a0c443e2442010e4e40a14382076.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935bbe6242eaf4a57819143aaf9d1c3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6ca5f7e94f928875db2c251944c17.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d673530f46d95e369a6aea242f1d55e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14334d14e8357ca91e1714173782abf7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b224aaab214b70a505ddf79e707134.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990cfe8b9a7aa87ba8066482b8b7b1c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe79817b519f5fea6cb1807e74c9e5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e3833ec6c12f280a3102fa47048e7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef69ceabcb173642bd2a46705c7665.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20d521686427e40278816732ba5e41.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d9735e74be762d5307a5cd66666e8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c916bc30ee9907fefb18f89c7f753e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2014171a040498044459968d29c02.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08781a348f60e51d3145a6dae13b38.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756dde76c73abace3402f52732018e63.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fc70bc33995915025faa02b1bf754.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67a12320ac66cf6d1720283e3b6463.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cd0888996ba1873dce150d580d406.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6ea5771dab04aff4bb68866b99dd5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d945787d5e20379df1d8ce64ad8207b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0f4647a0fc1248360ae70dfc6cf02.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>