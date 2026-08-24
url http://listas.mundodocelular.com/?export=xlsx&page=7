--- v4 (2026-06-24)
+++ v5 (2026-08-24)
@@ -14,164 +14,161 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 15:02</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 PRO 128GB GRADE B GRAY CINZA</t>
+    <t>Lista gerada no: 24/08/2026 05:30</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO C71 3/64GB BLACK</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>IPHONE 12  64GB GRADE B PRETO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO 256GB GRADE B DOURADO</t>
-[...17 lines deleted...]
-    <t>CEL HONOR 200 LITE 5G 8/256  PRETO  L/P</t>
+    <t>CEL SAM. A36 A366E 5G 8/256 LAVENDER</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R8 PRO PRETO</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R8 PRO BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB DESERT SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A+ PURPLE</t>
+  </si>
+  <si>
+    <t>IPAD 11TH MD4E4LL/A 10.9" WIFI 128GB BRANCO</t>
+  </si>
+  <si>
+    <t>IPAD</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB  GRADE A AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB  GRADE A PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A+ GRAY</t>
+  </si>
+  <si>
+    <t>LG G360 GSM850/1900/900/1800 BLACK FLIP</t>
+  </si>
+  <si>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR  X31 6/128GB  PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR NARANJA  X31 6/128GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR  VERDE  X31 6/128GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR PRETO  MINI 20T PRO 8/256GB</t>
   </si>
   <si>
     <t>HONOR</t>
   </si>
   <si>
-    <t>TABLET CIDEA 6/128  CM88 7P KIDS AZUL</t>
-[...56 lines deleted...]
-    <t>XIAOMI</t>
+    <t>ULEFONE ARMOR 24 BLACK 4/256GB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 26 ULTRA BLACK WALKIE /TALKIE  12/512GB</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI POCO C71 4/128 AZUL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -194,51 +191,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6ca5f7e94f928875db2c251944c17.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d673530f46d95e369a6aea242f1d55e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14334d14e8357ca91e1714173782abf7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b224aaab214b70a505ddf79e707134.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990cfe8b9a7aa87ba8066482b8b7b1c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe79817b519f5fea6cb1807e74c9e5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e3833ec6c12f280a3102fa47048e7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef69ceabcb173642bd2a46705c7665.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20d521686427e40278816732ba5e41.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d9735e74be762d5307a5cd66666e8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c916bc30ee9907fefb18f89c7f753e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2014171a040498044459968d29c02.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08781a348f60e51d3145a6dae13b38.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756dde76c73abace3402f52732018e63.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fc70bc33995915025faa02b1bf754.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67a12320ac66cf6d1720283e3b6463.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cd0888996ba1873dce150d580d406.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6ea5771dab04aff4bb68866b99dd5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d945787d5e20379df1d8ce64ad8207b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0f4647a0fc1248360ae70dfc6cf02.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb0a72ad1b7518cf35dd6e0034b5af.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d579fc76888a144a7594eeadad8965.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dae54e02fa05205aade47965c1849.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde8f8fed0f366c88ea0321b7cb9c8d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2f9a158e2043b1331c8cfb20371b9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e27c2d77a4efe96b53bd324c73fbf.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286616cc9e1a70c786bec5e68d91630.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcadf39f03608546b79b42461d016f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9b051a273c49847eccff56d8abece.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30413aa7f801e8ddae86c80bb228d4a6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0a768257b6bf7d35ad3eaf4d8bd8f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60333196065529213687cb901e3e03.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f9c97fb688e5a1eb1cf2a27b1cde1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b516d9bb18d453cae935b696f2ed095.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122dc34ab93ef546a8b384fcc285dde.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0d5381ccc16fd82305880d4f9f6ad.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece73331f104cb17acbbe646ea9241e5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51334c1d4dd3b24a3fd901c10a25280f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc381437db300ab4dbab32f4e909cf96.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279558340a4c110a853369db68e35085.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1105,417 +1102,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>134866</v>
+        <v>138734</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>350.0</v>
+        <v>99.99</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>134873</v>
+        <v>138857</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>420.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>134880</v>
+        <v>138963</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>420.0</v>
+        <v>288.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>134897</v>
+        <v>139106</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>420.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>135023</v>
+        <v>139113</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>18.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>135030</v>
+        <v>139144</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>18.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>135047</v>
+        <v>139168</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>265.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>135160</v>
+        <v>139236</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F9" s="3">
-        <v>45.0</v>
+        <v>515.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>135184</v>
+        <v>139243</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F10" s="3">
-        <v>43.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>135191</v>
+        <v>139441</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F11" s="3">
-        <v>45.0</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>135207</v>
+        <v>139458</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F12" s="3">
-        <v>45.0</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>135412</v>
+        <v>139540</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F13" s="3">
-        <v>685.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>136006</v>
+        <v>139564</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F14" s="3">
-        <v>755.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>136013</v>
+        <v>139823</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F15" s="3">
-        <v>755.0</v>
+        <v>158.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>136082</v>
+        <v>139830</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="F16" s="3">
-        <v>99.0</v>
+        <v>143.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>136099</v>
+        <v>139847</v>
       </c>
       <c r="C17" t="s">
+        <v>31</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
         <v>29</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>88.0</v>
+        <v>143.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>136211</v>
+        <v>139885</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F18" s="3">
-        <v>21.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>136532</v>
+        <v>139892</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D19" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="F19" s="3">
-        <v>29.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>136563</v>
+        <v>139908</v>
       </c>
       <c r="C20" t="s">
         <v>35</v>
       </c>
       <c r="D20" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="F20" s="3">
-        <v>25.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>136914</v>
+        <v>140010</v>
       </c>
       <c r="C21" t="s">
         <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>255.0</v>
+        <v>122.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>