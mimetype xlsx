--- v5 (2026-08-24)
+++ v6 (2026-10-22)
@@ -14,161 +14,164 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/08/2026 05:30</t>
-[...2 lines deleted...]
-    <t>XIAOMI POCO C71 3/64GB BLACK</t>
+    <t>Lista gerada no: 22/10/2026 18:50</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A ROXO SWAP</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A- ROXO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE B PRETO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>XIAOMI</t>
-[...35 lines deleted...]
-    <t>IPAD 11TH MD4E4LL/A 10.9" WIFI 128GB BRANCO</t>
+    <t>IPHONE 15 128GB GRADE A PINK  A+</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1706  3,1 8GB/512GB SSD C/TOUCH BAR GRAY SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708  2.6 8GB/ 512GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A- PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A NATURAL  TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>XIAOMI SMART BAND 10 CERAMIC EDITT SILVER</t>
+  </si>
+  <si>
+    <t>BLULORY</t>
+  </si>
+  <si>
+    <t>IPAD 11TH MD3Y4LL/A 10.9" WIFI 128GB BRANCO</t>
   </si>
   <si>
     <t>IPAD</t>
   </si>
   <si>
-    <t>IPHONE 12 PRO 128GB  GRADE A AZUL SWAP</t>
-[...14 lines deleted...]
-    <t>ULEFONE ARMOR  X31 6/128GB  PRETO</t>
+    <t>BLULORY RELOJ   SMART KIDS U88 4G+GPS LTE  PINK</t>
+  </si>
+  <si>
+    <t>BLULORY RELOJ   SMART KIDS U88 4G+GPS LTE  GRAY</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>POWER BANK 30000MAH YP42</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>CEL OPPO RENO12 F CPH2637 5G DUAL 12/256GB NARANJA</t>
+  </si>
+  <si>
+    <t>OPPO</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ I5 2017  8GB/1TB  A1706 C/TOUCH BAR GRAY SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708   8GB/ 1TB  SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 30 BLACK 12/512GB 4G</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>CEL ULEFONE ARMOR NARANJA  X31 6/128GB</t>
-[...17 lines deleted...]
-    <t>CEL XIAOMI POCO C71 4/128 AZUL</t>
+    <t>ULEFONE ARMOR 30 PRO PRETO 16/512GB 5G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 26 ULTRA BLACK  12/512</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  ARMOR PAD 2 11" 8/256 4G PRETO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb0a72ad1b7518cf35dd6e0034b5af.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d579fc76888a144a7594eeadad8965.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dae54e02fa05205aade47965c1849.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde8f8fed0f366c88ea0321b7cb9c8d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2f9a158e2043b1331c8cfb20371b9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e27c2d77a4efe96b53bd324c73fbf.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286616cc9e1a70c786bec5e68d91630.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcadf39f03608546b79b42461d016f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9b051a273c49847eccff56d8abece.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30413aa7f801e8ddae86c80bb228d4a6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0a768257b6bf7d35ad3eaf4d8bd8f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60333196065529213687cb901e3e03.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f9c97fb688e5a1eb1cf2a27b1cde1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b516d9bb18d453cae935b696f2ed095.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122dc34ab93ef546a8b384fcc285dde.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0d5381ccc16fd82305880d4f9f6ad.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece73331f104cb17acbbe646ea9241e5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51334c1d4dd3b24a3fd901c10a25280f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc381437db300ab4dbab32f4e909cf96.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279558340a4c110a853369db68e35085.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d461e8b491051c609e8c6c13d44af.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0331f7e42db036c5fb2523be1aa34.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08236238590b238badb9a588369f52.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328948c934b68d3f8b75303ba9103a0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab8a5f03cf246e0133377dbbda351a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affcd5b50c2cd7aa551c10f62177a1d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e71ce804b38ef715df2c2a35d4d8c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394c46c38d3225810179a76a7e73e3a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8473cdf585838bb67200e8896c20f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61508246a8a6e078c349d684bc0318bb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e63499691c6193f3490cbb4c416be3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963349e8aa97ce414d9e68c519955a63.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5fa36ebbc0f760268677f15056c47.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31457dfc43d704d5b3ced30f5981b07.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811501b9b89f47f314f186f42bb007b2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb49e4e17e99272720c8618d534bdc.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919462b5ad04bf42c6e478d18932bf09.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22525db1dc4bbcfda420e4413be64dc.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4057bbb798e0c9b2b22cb813780eeb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce473a4f46012ca2a5f6da6817c31b2.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1102,417 +1105,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>138734</v>
+        <v>141147</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>99.99</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>138857</v>
+        <v>141352</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>199.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>138963</v>
+        <v>141376</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>288.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>139106</v>
+        <v>141444</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>38.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>139113</v>
+        <v>141604</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>38.0</v>
+        <v>319.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>139144</v>
+        <v>141703</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>740.0</v>
+        <v>279.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>139168</v>
+        <v>142038</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>390.0</v>
+        <v>260.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>139236</v>
+        <v>142069</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>515.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>139243</v>
+        <v>142113</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F10" s="3">
-        <v>420.0</v>
+        <v>58.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>139441</v>
+        <v>142199</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>309.0</v>
+        <v>455.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>139458</v>
+        <v>142229</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F12" s="3">
-        <v>309.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>139540</v>
+        <v>142236</v>
       </c>
       <c r="C13" t="s">
+        <v>24</v>
+      </c>
+      <c r="D13" t="s">
         <v>25</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F13" s="3">
-        <v>445.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>139564</v>
+        <v>142502</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F14" s="3">
-        <v>24.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>139823</v>
+        <v>143080</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F15" s="3">
-        <v>158.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>139830</v>
+        <v>143110</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E16" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>143.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>139847</v>
+        <v>143127</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E17" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>143.0</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>139885</v>
+        <v>143301</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F18" s="3">
-        <v>370.0</v>
+        <v>305.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>139892</v>
+        <v>143318</v>
       </c>
       <c r="C19" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" t="s">
         <v>34</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>270.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>139908</v>
+        <v>143325</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="F20" s="3">
-        <v>490.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>140010</v>
+        <v>143332</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F21" s="3">
-        <v>122.0</v>
+        <v>269.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>