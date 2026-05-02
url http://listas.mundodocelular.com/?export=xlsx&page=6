--- v2 (2026-03-14)
+++ v3 (2026-05-02)
@@ -14,143 +14,146 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 21:18</t>
-[...2 lines deleted...]
-    <t>IPHONE 16 PRO MAX 256GB DESERT SWAP TITA</t>
+    <t>Lista gerada no: 01/05/2026 21:30</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB DESERT TITANIUN</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
     <t>RECEPTOR IPTV ATV PRIME 4K ULTRA HD STREMING PLAYER</t>
   </si>
   <si>
     <t>RECEPTOR</t>
   </si>
   <si>
     <t>PRIME</t>
   </si>
   <si>
     <t>IPHONE SE2 128GB BRANCO SWAP USA</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO A BLACK USA</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO A BLUE USA</t>
   </si>
   <si>
     <t>IPHONE SE2 128GB BLACK SWAP USA</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO A BRANCO</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADE B PRETO (BLACK)  U</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADE B AZUL</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADE B VERDE USA</t>
   </si>
   <si>
+    <t>IPHONE 12 128GB GRADE B PRETO AMERICANO SWAP</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
     <t>IPHONE 13 PRO MAX 128GB GRADE B AZUL</t>
   </si>
   <si>
     <t>IPHONE 14 PRO 128GB PRETO   GRADE B</t>
   </si>
   <si>
     <t>IPHONE 14 PRO 128GB ROXO  GRADE B  USA</t>
   </si>
   <si>
     <t>IPHONE 14 PRO 128GB GOLD  GRADE B  SWAP</t>
   </si>
   <si>
     <t>IPHONE 14 PRO MAX 128GB SWAP GRADE B PURPLE</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO B BLACK USA</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO B AZUL</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO B NATURAL</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B PRETO</t>
-  </si>
-[...1 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO AZUL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -173,51 +176,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebc62f2b31dc0aabe05479364cd483.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1fc9eb527144af11b7e2f4e907d6b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350164d3f3e907b4c3ae8854278b9d1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18ec0e1de7c7e038b9c860519cc4b6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85426022f73f7dc461b4b7c756865183.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0b3ff117a7c86d099cfc31de4cf90.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4ba86608de2fa506e4db4931f4893.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30e6cc6a711c1754f3aee3a0bf62f4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fcfdc32b224a9dc0963a436655eff.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f638bfd771b7494f83c65d40255f75.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa185bfba2e4047580907b6709834d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d07c037b6006997a704d1efde86bc1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261531ab9504cdc2f71d91f3fec74e98.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bee9834d7564ee50d3f3dcf34e737e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c0f70614bb2fcc83f48e3df4c1235.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4308783c007d1992f1271cbc2cb6c82.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e7025cc50f2d41e0167f80aa67f2a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590e3aa2b224c962105813d7c88d806.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b27c357758bdc8d31a0aba8d3e816c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da866564198233c11fa0b50b3725f4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7b5624d29d9defe85fae9aad74fa5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5334816c93f5c259ba29615fc31dd8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893182abc347d247cfa2c929b0cfb92.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebdacfcca021c1d226205af1f35439.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3d0f8d596e678c2bc2e716ec3f09c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448700ddc3a0cc1d2acacb33c2b7bdda.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3951b8b1b0c303ad8ef4d4f85af1f0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0f4f46be6a299fc5495e1b752c7d3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f376da4758779f2667a645ce76d215f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73281c8cc18c11ee8c61a75212e1fb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dc41e1d176225f2ef90c9853d5caf.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a8d537496731570322528c701c821.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847508f411ce92370d0173eee33a81c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21a9a0e708c6d2c7f487ab3e76ade9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7c6faa3b41e15a35790e96f3e8bcc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e74dd85014cda7105c400fab1bc5d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699ec15302f5f5d552940445c09957c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12160c71fef263604d528c5ea0fd9f2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e16f5f38f651204e8ae98b0c6a888.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f211aeab7b7935c09a05ca7732d6a1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1115,386 +1118,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>131421</v>
+        <v>131377</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>870.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
         <v>131827</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
         <v>59.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
         <v>132329</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
         <v>119.99</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
         <v>132343</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>560.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
         <v>132350</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>560.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
         <v>132374</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
         <v>110.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
         <v>132664</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>560.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
         <v>133142</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>292.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
         <v>133159</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>290.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
         <v>133166</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>285.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>133289</v>
+        <v>133234</v>
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>450.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>133296</v>
+        <v>133289</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>410.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>133302</v>
+        <v>133296</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>410.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>133319</v>
+        <v>133302</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>410.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>133340</v>
+        <v>133319</v>
       </c>
       <c r="C16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>475.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>133357</v>
+        <v>133340</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>520.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>133364</v>
+        <v>133357</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
         <v>520.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>133371</v>
+        <v>133364</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
         <v>520.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>133388</v>
+        <v>133371</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>699.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>133432</v>
+        <v>133388</v>
       </c>
       <c r="C21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>735.0</v>
+        <v>610.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>