--- v3 (2026-05-02)
+++ v4 (2026-06-24)
@@ -14,146 +14,149 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/05/2026 21:30</t>
-[...2 lines deleted...]
-    <t>IPHONE 16 PRO MAX 256GB DESERT TITANIUN</t>
+    <t>Lista gerada no: 24/06/2026 13:54</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB GOLD  GRADE B  SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>RECEPTOR IPTV ATV PRIME 4K ULTRA HD STREMING PLAYER</t>
-[...32 lines deleted...]
-    <t>IPHONE 12 128GB GRADE B PRETO AMERICANO SWAP</t>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE B PURPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO B BLACK USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO B AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO B NATURAL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B  NATURAL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE B GRAY</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE B BRANCO</t>
+  </si>
+  <si>
+    <t>PHILIPS PILA RECARGABLE R03-B2RTU10/97 1000MHA</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO MAX 128GB GRADE B AZUL</t>
-[...23 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B PRETO</t>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PRETO</t>
+  </si>
+  <si>
+    <t>GRAVADOR DE VOZ PLAUD NOTE 64GB NB100 SILVER</t>
+  </si>
+  <si>
+    <t>WALK TALK</t>
+  </si>
+  <si>
+    <t>PLAUD</t>
+  </si>
+  <si>
+    <t>GRAVADOR DE VOZ PLAUD NOTE 64GB NB100 STAR</t>
+  </si>
+  <si>
+    <t>IPHONE SE2  64GB BLACK SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2  64GB RED SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 128GB VERMELHO SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 256GB BLACK SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE B VERDE  SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -176,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7b5624d29d9defe85fae9aad74fa5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5334816c93f5c259ba29615fc31dd8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893182abc347d247cfa2c929b0cfb92.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebdacfcca021c1d226205af1f35439.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3d0f8d596e678c2bc2e716ec3f09c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448700ddc3a0cc1d2acacb33c2b7bdda.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3951b8b1b0c303ad8ef4d4f85af1f0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0f4f46be6a299fc5495e1b752c7d3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f376da4758779f2667a645ce76d215f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73281c8cc18c11ee8c61a75212e1fb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dc41e1d176225f2ef90c9853d5caf.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a8d537496731570322528c701c821.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847508f411ce92370d0173eee33a81c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21a9a0e708c6d2c7f487ab3e76ade9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7c6faa3b41e15a35790e96f3e8bcc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e74dd85014cda7105c400fab1bc5d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699ec15302f5f5d552940445c09957c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12160c71fef263604d528c5ea0fd9f2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e16f5f38f651204e8ae98b0c6a888.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f211aeab7b7935c09a05ca7732d6a1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf303eb26a050a465905bb5d7b6f48.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6dd1a5176fe29845ece7208152bab8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c93a9ce0068ed7010fcd04f1d79256.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca72f7d707fc0d54c41441ae6b33103.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c84d571c4f3f0a20d89374af13c02.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd10e48bcc7da26de9226ddf261abc.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005c7c2839e87bf3cd0a803338e78c0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae3a784a0ae9da29cb740c539eb31d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd702d1b1f8b282cbcf843bf8c394b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571999c37590866a92f3fbf0c2bcbf04.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571faa46794e18e3a8efcafaf03c4c5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29282b1a2928faeb3f2f0ce5f2d1aac6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69416e00f71e2036647c4c15190f9a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ca95a067debb07e04b3b403eb83b4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3432f2cebc565c4a3ab23ebad86bb3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79467026b9eced4de622d91fcf198.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe38391694b9e04564ae8e52606d865.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9e74c5d4887f8ce24e5a68c7cb300.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040f9fb21daa0724c431e34630093c8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88492dbde3f452f6f20a4be600b3935c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1087,417 +1090,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>131377</v>
+        <v>133319</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>880.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>131827</v>
+        <v>133340</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>59.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>132329</v>
+        <v>133357</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>119.99</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>132343</v>
+        <v>133364</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>549.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>132350</v>
+        <v>133371</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>549.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>132374</v>
+        <v>133388</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>110.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>132664</v>
+        <v>133432</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>549.0</v>
+        <v>615.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>133142</v>
+        <v>133449</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>275.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>133159</v>
+        <v>134248</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>275.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>133166</v>
+        <v>134279</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>275.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>133234</v>
+        <v>134309</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>220.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>133289</v>
+        <v>134484</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F13" s="3">
-        <v>450.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>133296</v>
+        <v>134521</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>399.0</v>
+        <v>515.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>133302</v>
+        <v>134613</v>
       </c>
       <c r="C15" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" t="s">
         <v>25</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F15" s="3">
-        <v>399.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>133319</v>
+        <v>134637</v>
       </c>
       <c r="C16" t="s">
+        <v>27</v>
+      </c>
+      <c r="D16" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" t="s">
         <v>26</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>399.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>133340</v>
+        <v>134712</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>475.0</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>133357</v>
+        <v>134729</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>520.0</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>133364</v>
+        <v>134743</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>520.0</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>133371</v>
+        <v>134767</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>520.0</v>
+        <v>129.99</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>133388</v>
+        <v>134842</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>610.0</v>
+        <v>210.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>