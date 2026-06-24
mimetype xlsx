--- v4 (2026-06-24)
+++ v5 (2026-06-24)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 13:54</t>
+    <t>Lista gerada no: 24/06/2026 15:11</t>
   </si>
   <si>
     <t>IPHONE 14 PRO 128GB GOLD  GRADE B  SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
     <t>IPHONE 14 PRO MAX 128GB SWAP GRADE B PURPLE</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO B BLACK USA</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO B AZUL</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO B NATURAL</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B PRETO</t>
   </si>
@@ -179,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf303eb26a050a465905bb5d7b6f48.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6dd1a5176fe29845ece7208152bab8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c93a9ce0068ed7010fcd04f1d79256.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca72f7d707fc0d54c41441ae6b33103.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c84d571c4f3f0a20d89374af13c02.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd10e48bcc7da26de9226ddf261abc.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005c7c2839e87bf3cd0a803338e78c0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae3a784a0ae9da29cb740c539eb31d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd702d1b1f8b282cbcf843bf8c394b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571999c37590866a92f3fbf0c2bcbf04.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571faa46794e18e3a8efcafaf03c4c5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29282b1a2928faeb3f2f0ce5f2d1aac6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69416e00f71e2036647c4c15190f9a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ca95a067debb07e04b3b403eb83b4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3432f2cebc565c4a3ab23ebad86bb3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79467026b9eced4de622d91fcf198.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe38391694b9e04564ae8e52606d865.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9e74c5d4887f8ce24e5a68c7cb300.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040f9fb21daa0724c431e34630093c8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88492dbde3f452f6f20a4be600b3935c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa404394625ff4ecfa803f24dc248bd.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1acc83d446e0ebd7d4b7c586de0dc.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8711b137be1fbd8daefb4a072d33c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118291d4db956a53d036d9a0c516493.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f61cdfeeea3e31fcf2636367a3fbe4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dad530505e92ee68d64d6d0374b80c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea398249e7db79f2aae2ff31d9dff93.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad8900613582b263c9c0435a113fe0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d0a807324e3decf5a80a25f700d6f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014e2567191f2d107957be210ee23e8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c94169ce74782c1307bd3de9ed472.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852d0a4a964879626b7a2cce0fd6d9e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05f99066b9082fcd89a4bbc2d23401.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cbc00ef642517dfb037f80044ddc0.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04a21a76ef502dfffbfb45a63cca40.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891241fdf35df37d9f3edbea325097e5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c7a5c57edb7064aa5386352fe2cf3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5778c8752d02429c19217c80e433a9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0339a348763312d57047f2938ecc8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7e2df745085cfaf84a3b406d9686d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>