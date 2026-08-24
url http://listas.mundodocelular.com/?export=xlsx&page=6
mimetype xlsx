--- v5 (2026-06-24)
+++ v6 (2026-08-24)
@@ -14,149 +14,164 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 15:11</t>
-[...2 lines deleted...]
-    <t>IPHONE 14 PRO 128GB GOLD  GRADE B  SWAP</t>
+    <t>Lista gerada no: 24/08/2026 05:30</t>
+  </si>
+  <si>
+    <t>CEL NOKIA 220 TA-1155 DUAL CHIP 4G</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>CEL NOKIA 225 TA-1279 DUAL CHIP 4G</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB   CM88 7P KIDS AZUL</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256  CM88 7P KIDS VERDE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256  CM88 7P KIDS PURPLE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB  CM88 7P KIDS PINK</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB NATURAL  TITANIUN GRADE  A AMERICANO</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE B PURPLE</t>
-[...65 lines deleted...]
-    <t>IPHONE 12 128GB GRADE B VERDE  SWAP</t>
+    <t>IPHONE 16 PRO 128GB WHITE SWAP TITANIUN</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM10500B 10.36 C/CHIP VERMELHO</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM10500B 10.36 C/CHIP VERDE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM78 7P INFANTIL VERDE</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM78 7P INFANTIL LILA</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ELEGANCE BLACK</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ELEGANCE PINK</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH POWER R5 GOLD  (SWA014</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE PRETO  (SWA006A</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE DOURADO  (SWA006A</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S3 PRO PRETO  (SWA011)</t>
+  </si>
+  <si>
+    <t>CEL NOKIA FLIP 2660 TA-1474  DUAL SIM / TELA 2,8/4G- PRETO</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>SUPORTE DESKTOP STAND RCW-30</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>RECCI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -179,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa404394625ff4ecfa803f24dc248bd.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1acc83d446e0ebd7d4b7c586de0dc.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8711b137be1fbd8daefb4a072d33c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118291d4db956a53d036d9a0c516493.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f61cdfeeea3e31fcf2636367a3fbe4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dad530505e92ee68d64d6d0374b80c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea398249e7db79f2aae2ff31d9dff93.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad8900613582b263c9c0435a113fe0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d0a807324e3decf5a80a25f700d6f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014e2567191f2d107957be210ee23e8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c94169ce74782c1307bd3de9ed472.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852d0a4a964879626b7a2cce0fd6d9e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05f99066b9082fcd89a4bbc2d23401.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cbc00ef642517dfb037f80044ddc0.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04a21a76ef502dfffbfb45a63cca40.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891241fdf35df37d9f3edbea325097e5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c7a5c57edb7064aa5386352fe2cf3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5778c8752d02429c19217c80e433a9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0339a348763312d57047f2938ecc8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7e2df745085cfaf84a3b406d9686d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f2145f414bfa70f29b2bfa037d02c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286143ca15120bd5956544d793b863db.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49183ea0f8eeedcf7f34b1237785b478.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a9ac17b354356c0a0018e640fe9b5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868da54f874aa2dd8f1df67be604c18.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86b39f1319fd502e52bcce9d83e721.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a98c341558110f8af14b93074a5cb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dbda9a213aa5fd5224485ff74b84d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40f9262c4163c2c93452e361cb4365.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658bcffb2f8e4690d94b3e477b4692c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667ca1ac774a0356ed51fabd5f17845.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caec80f5a6891760847abc4bbe9fd8e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73154f72ba66cbfb6856fb06138ca2ee.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1257c199bf8e484dc3e3664af5d80db.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba2afc514d19ccc95bfea07b605601.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66471d20e7490551fc703eb76f5d2ce8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94acf8d6ea4e417aa822bd92a6ce3ab.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6852fb20221f8a12c8c9e8e2c94d1b8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ea00ef45f02a6f7fec7fefd2238fa.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501d9b44d0c98ec193704bde3462c43.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1090,417 +1105,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>133319</v>
+        <v>135023</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>399.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>133340</v>
+        <v>135030</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>475.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>133357</v>
+        <v>135160</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>520.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>133364</v>
+        <v>135184</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
         <v>12</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>520.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>133371</v>
+        <v>135191</v>
       </c>
       <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
         <v>13</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>520.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>133388</v>
+        <v>135207</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>610.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>133432</v>
+        <v>136006</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>615.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>133449</v>
+        <v>136013</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>750.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>134248</v>
+        <v>136082</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F10" s="3">
-        <v>270.0</v>
+        <v>99.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>134279</v>
+        <v>136099</v>
       </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F11" s="3">
-        <v>390.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>134309</v>
+        <v>136402</v>
       </c>
       <c r="C12" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F12" s="3">
-        <v>290.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>134484</v>
+        <v>136419</v>
       </c>
       <c r="C13" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F13" s="3">
-        <v>4.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>134521</v>
+        <v>136426</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F14" s="3">
-        <v>515.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>134613</v>
+        <v>136433</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E15" t="s">
         <v>26</v>
       </c>
       <c r="F15" s="3">
-        <v>180.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>134637</v>
+        <v>136532</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>26</v>
       </c>
       <c r="F16" s="3">
-        <v>180.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>134712</v>
+        <v>136549</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F17" s="3">
-        <v>89.0</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>134729</v>
+        <v>136556</v>
       </c>
       <c r="C18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D18" t="s">
         <v>29</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F18" s="3">
-        <v>89.0</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>134743</v>
+        <v>136563</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F19" s="3">
-        <v>119.99</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>134767</v>
+        <v>138123</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F20" s="3">
-        <v>129.99</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>134842</v>
+        <v>138666</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="F21" s="3">
-        <v>210.0</v>
+        <v>16.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>