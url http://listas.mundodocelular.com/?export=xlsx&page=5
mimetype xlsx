--- v1 (2026-03-13)
+++ v2 (2026-05-02)
@@ -34,65 +34,62 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 17:54</t>
-[...2 lines deleted...]
-    <t>CEL XIAOMI NOTE 11 PRO    6+128GB  PRETO SWAP</t>
+    <t>Lista gerada no: 01/05/2026 20:26</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S 5G   4+128GB  AZUL SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>CEL XIAOMI NOTE 11S 5G   4+128GB  AZUL SWAP</t>
-[...1 lines deleted...]
-  <si>
     <t>CEL XIAOMI NOTE 11S 5G   4+128GB  PRETO  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S 5G 6+128GB PRETO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S 5G 6+64GB BRANCO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S 5G 8+128GB PRETO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S   LA   6+128GB PRETO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI REDMI 13C      8+256GB  PRETO</t>
   </si>
   <si>
     <t>CEL LG B 220 DUAL SIM FM RADIO GSM 850 900 1800 1900</t>
   </si>
   <si>
     <t>CELULARES</t>
   </si>
   <si>
     <t>LG</t>
@@ -101,50 +98,53 @@
     <t>AURICULAR JBL BLUETOH WAVE 200 TWS  WHITE</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
     <t>JBL</t>
   </si>
   <si>
     <t>AMAZON FIRE MAX 11 64GB GRAY</t>
   </si>
   <si>
     <t>RECEPTOR</t>
   </si>
   <si>
     <t>AMAZON</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PINK  (PINK)  US</t>
   </si>
   <si>
     <t>CEL REALME 12X 5G DUAL SIM 6.67" 8GB/256GB GLOWING PRETO</t>
   </si>
   <si>
     <t>REALME</t>
   </si>
   <si>
     <t>CABO APPLE CARREGAMENTO USB-C DE 240W MU</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADE A+ PINK</t>
   </si>
   <si>
     <t>CEL XIAOMI REDMI 14C      8+256GB VERDE</t>
   </si>
   <si>
     <t>IPAD AIR 2 64GB SWAP 64GB GRAY</t>
   </si>
   <si>
     <t>IPAD</t>
   </si>
@@ -206,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc30abd0120ddc37ff73cf70a6af203.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8f576d4838ad97c227064875b4afb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89064de7de56dace5f0d3a8af93290b3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86fda5c834778d4bb9d4d0cd4fc083.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432dc0b966a95ada2def9aab889d03e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458004528014b47f14b2f093b0a2f1f9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c308a95ac2ce6483ac2998d82005e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c6258af02cf6a997c42ebe063bf7c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed8e45dcb6017609b2989e3345fb36.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac1047c55f469f4f85b48bcac899af.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151a1ee5f34a1d30a9723c43ec606bd.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f5caa0cba6d4007b848fc951b6468.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d48d8f29bda6369e8db06c943a5cd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7f37d52eb9e3f1d00347bf4e36ef6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a2b95de642e3c34421e105d6d21c6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e611c378f3b5b5f93f7ad646e5996.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbdfba096bd1499ff03ab409ee3679.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea738ac64e41972561e2406a504ab790.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479eaf90bdf37121784db68728595333.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e6fc7cc158efab0fac43b7e5aa1da.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc901892640513e076a80193c8ebd1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea567809984d5074d300428849f99d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fadac278bba32a691ac0fc5de8d783.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ccdfe02098329755020929c3ad2e2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8cadf6a1798679fa9cbdcb5268692.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c0e1d92c834ba4696e128870d7656.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb631b51443c71970b212c73184801.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c0d562d03938bbd388ef119070af1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2366e37fae10687becd1c76d9c3f35.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a699bfada83e0ff412fc5eba776751.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253887a01f34a37f95188467a4228c69.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9d834dfe1e25c8c20f83e188298b0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600ed23546fd0530ab86cba04e2877c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6092e4f9ceb16a819be46d64533b8.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589e5967f5bc3b1f6bf5b1630595dd1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693183a1b15056af2f750d218512f8d3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8e159825d58ba406be72b1d0cdf3b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db661bd02eac1d5b9629eeec5f8f052.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45174f33545d78f4fe73f7af39661d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871af2e2153f241f9dcb4b8756df177.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1148,386 +1148,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>128360</v>
+        <v>128391</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>134.0</v>
+        <v>113.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>128391</v>
+        <v>128407</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>113.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>128407</v>
+        <v>128421</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>115.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>128421</v>
+        <v>128445</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>119.0</v>
+        <v>99.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>128445</v>
+        <v>128452</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>99.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>128452</v>
+        <v>128469</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>108.0</v>
+        <v>103.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>128469</v>
+        <v>128544</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>103.0</v>
+        <v>116.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>128544</v>
+        <v>128872</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>116.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>128872</v>
+        <v>128896</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F10" s="3">
-        <v>12.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>128896</v>
+        <v>129923</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F11" s="3">
-        <v>26.0</v>
+        <v>127.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>129923</v>
+        <v>129961</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F12" s="3">
-        <v>127.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>129961</v>
+        <v>129985</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F13" s="3">
-        <v>670.0</v>
+        <v>745.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>129985</v>
+        <v>130004</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F14" s="3">
-        <v>745.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
         <v>130455</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>30</v>
       </c>
       <c r="F15" s="3">
         <v>165.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
         <v>130769</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16" t="s">
         <v>32</v>
       </c>
       <c r="E16" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F16" s="3">
         <v>16.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
         <v>130851</v>
       </c>
       <c r="C17" t="s">
         <v>33</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F17" s="3">
-        <v>315.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
         <v>130929</v>
       </c>
       <c r="C18" t="s">
         <v>34</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
         <v>107.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
         <v>131001</v>
       </c>
       <c r="C19" t="s">
         <v>35</v>
       </c>
       <c r="D19" t="s">
         <v>36</v>
       </c>
       <c r="E19" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F19" s="3">
         <v>130.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
         <v>131315</v>
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20" t="s">
         <v>38</v>
       </c>
       <c r="E20" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="3">
         <v>44.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
         <v>131360</v>
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21" t="s">
         <v>41</v>
       </c>
       <c r="E21" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F21" s="3">
-        <v>870.0</v>
+        <v>880.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>