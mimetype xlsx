--- v2 (2026-05-02)
+++ v3 (2026-06-24)
@@ -14,176 +14,161 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/05/2026 20:26</t>
-[...2 lines deleted...]
-    <t>CEL XIAOMI NOTE 11S 5G   4+128GB  AZUL SWAP</t>
+    <t>Lista gerada no: 24/06/2026 12:11</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PINK  (PINK)  US</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>XIAOMI</t>
-[...38 lines deleted...]
-    <t>AMAZON FIRE MAX 11 64GB GRAY</t>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>CEL REALME 12X 5G DUAL SIM 6.67" 8GB/256GB GLOWING PRETO</t>
+  </si>
+  <si>
+    <t>REALME</t>
+  </si>
+  <si>
+    <t>CABO APPLE CARREGAMENTO USB-C DE 240W MU</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>IPAD AIR 2 64GB SWAP 64GB GRAY</t>
+  </si>
+  <si>
+    <t>IPAD</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 5G CM515 7P 1 CHIP VERMELHO</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB BLACK TITANIUN</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB DESERT TITANIUN</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV ATV PRIME 4K ULTRA HD STREMING PLAYER</t>
   </si>
   <si>
     <t>RECEPTOR</t>
   </si>
   <si>
-    <t>AMAZON</t>
-[...50 lines deleted...]
-    <t>Produtos</t>
+    <t>PRIME</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 128GB BRANCO SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BLACK USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BLUE USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 128GB BLACK SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B PRETO (BLACK)  U</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B VERDE USA</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE B PRETO AMERICANO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE B AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB PRETO   GRADE B</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB ROXO  GRADE B  USA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -206,51 +191,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc901892640513e076a80193c8ebd1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea567809984d5074d300428849f99d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fadac278bba32a691ac0fc5de8d783.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ccdfe02098329755020929c3ad2e2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8cadf6a1798679fa9cbdcb5268692.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c0e1d92c834ba4696e128870d7656.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb631b51443c71970b212c73184801.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c0d562d03938bbd388ef119070af1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2366e37fae10687becd1c76d9c3f35.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a699bfada83e0ff412fc5eba776751.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253887a01f34a37f95188467a4228c69.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9d834dfe1e25c8c20f83e188298b0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600ed23546fd0530ab86cba04e2877c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6092e4f9ceb16a819be46d64533b8.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589e5967f5bc3b1f6bf5b1630595dd1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693183a1b15056af2f750d218512f8d3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8e159825d58ba406be72b1d0cdf3b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db661bd02eac1d5b9629eeec5f8f052.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45174f33545d78f4fe73f7af39661d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871af2e2153f241f9dcb4b8756df177.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5390aa985ef5279f445c2b90ad0694.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02e87cdb7a54f3a394ef4e9fdb2438.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e0841d4bd64db1ebf1dd2c7336d9c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cb270eceb95fdaa3adfe898eb3976.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aca969193f8148ac097243ba1e71ae.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a268c50c490b713b58e1f28621583.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4735785473185b1d5a4781b4db7d33.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb98dfcbcb98c4bfa4c0f970351bc06.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21287d65ba344ef6c22801ed33c047a9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1209898513cdf741ada2556ed4ee857.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083e629734afda14b69afdf81c321f5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f364729ed695831651e5a818fc8246.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048883892db288b4994631ddaeb4565.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d17d5a9297afaf6e2ca2f4923e984.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1fd9d110e628a2bc2de4c62ed8702.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfebac27bb6bed4b62620ca81e80c5c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc3131f59d0d53455ce0d3d81a2930.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b1f79bb4cb407c043671602193311.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275ff2dcb9719ec622eed9f213fac23.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defe2d8f6a41335f61675a3d023e600.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1148,386 +1133,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>128391</v>
+        <v>130004</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>113.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>128407</v>
+        <v>130455</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>115.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>128421</v>
+        <v>130769</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>119.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>128445</v>
+        <v>131001</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>99.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>128452</v>
+        <v>131315</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3">
-        <v>108.0</v>
+        <v>44.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>128469</v>
+        <v>131360</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>103.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>128544</v>
+        <v>131377</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>116.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>128872</v>
+        <v>131827</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>12.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>128896</v>
+        <v>132329</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>26.0</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>129923</v>
+        <v>132343</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>127.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>129961</v>
+        <v>132350</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>670.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>129985</v>
+        <v>132374</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>745.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>130004</v>
+        <v>132664</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>470.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>130455</v>
+        <v>133142</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>165.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>130769</v>
+        <v>133159</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>16.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>130851</v>
+        <v>133166</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>310.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>130929</v>
+        <v>133234</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>107.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>131001</v>
+        <v>133289</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D19" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>130.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>131315</v>
+        <v>133296</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D20" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>44.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>131360</v>
+        <v>133302</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>880.0</v>
+        <v>399.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>