--- v3 (2026-06-24)
+++ v4 (2026-08-24)
@@ -14,161 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 12:11</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 128GB GRADE A PINK  (PINK)  US</t>
+    <t>Lista gerada no: 24/08/2026 04:13</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE B PURPLE</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>CEL REALME 12X 5G DUAL SIM 6.67" 8GB/256GB GLOWING PRETO</t>
-[...26 lines deleted...]
-    <t>IPHONE 16 PRO MAX 256GB BLACK TITANIUN</t>
+    <t>IPHONE 15 PRO 128GB GRADO B BLACK USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO B AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO B NATURAL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE B GRAY</t>
+  </si>
+  <si>
+    <t>FONTE APPLE IPHONE CABO E FONTE 35W</t>
+  </si>
+  <si>
+    <t>FONTE</t>
+  </si>
+  <si>
+    <t>PHILIPS PILA RECARGABLE R03-B2RTU10/97 1000MHA</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>IPHONE 16 PRO MAX 256GB DESERT TITANIUN</t>
-[...44 lines deleted...]
-    <t>IPHONE 14 PRO 128GB ROXO  GRADE B  USA</t>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>GRAVADOR DE VOZ PLAUD NOTE 64GB NB100 SILVER</t>
+  </si>
+  <si>
+    <t>WALK TALK</t>
+  </si>
+  <si>
+    <t>PLAUD</t>
+  </si>
+  <si>
+    <t>GRAVADOR DE VOZ PLAUD NOTE 64GB NB100 STAR</t>
+  </si>
+  <si>
+    <t>IPHONE SE2  64GB BLACK SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2  64GB RED SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 128GB VERMELHO SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 256GB BLACK SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE B GRAY CINZA</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE B DOURADO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE B GRAY</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE B BANCO SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5390aa985ef5279f445c2b90ad0694.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02e87cdb7a54f3a394ef4e9fdb2438.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e0841d4bd64db1ebf1dd2c7336d9c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cb270eceb95fdaa3adfe898eb3976.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aca969193f8148ac097243ba1e71ae.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a268c50c490b713b58e1f28621583.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4735785473185b1d5a4781b4db7d33.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb98dfcbcb98c4bfa4c0f970351bc06.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21287d65ba344ef6c22801ed33c047a9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1209898513cdf741ada2556ed4ee857.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083e629734afda14b69afdf81c321f5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f364729ed695831651e5a818fc8246.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048883892db288b4994631ddaeb4565.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d17d5a9297afaf6e2ca2f4923e984.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1fd9d110e628a2bc2de4c62ed8702.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfebac27bb6bed4b62620ca81e80c5c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc3131f59d0d53455ce0d3d81a2930.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b1f79bb4cb407c043671602193311.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275ff2dcb9719ec622eed9f213fac23.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defe2d8f6a41335f61675a3d023e600.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fe78902c80999453107dd37c35935.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d920c326dbc0457441358b227f23b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92802c400015b328e7d42257cc0b53cb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee8fdb1a688244321406efe8170ba2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff183136a4f524a5dba305d18de9fb6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4f18a39ed0d3e3f416a0e24b7dc45.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72461578390312796f81fd5410c393.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2351b82722c19bec233478145d1db.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d80e9d78f2d8f9eefb95a1a7efc5b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1131bdc40ef058a78718c3f0db74f1e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491c231f01f25889bdb9638da44edc5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dab22a2242cd8def6d7ceb920360b8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc26b2815f08004c1277ba62740fdd9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0de1e437ca0f5a18d60da981f378fa.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b68bc64f03f04719e0d8c2915dc559.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ba58329d1525c772a442c1d6a6c7a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637564e1f5b67b0255f1e58206a2d7e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fa1404c33e6b595b03caed3cebb06.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cbfd1c47f76d353791acbecf834ef.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953be4527159d0f13335bd72fb73fbb.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1102,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>130004</v>
+        <v>133340</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>470.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>130455</v>
+        <v>133357</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>165.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>130769</v>
+        <v>133364</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>16.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>131001</v>
+        <v>133371</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>130.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>131315</v>
+        <v>133388</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>44.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>131360</v>
+        <v>133432</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>880.0</v>
+        <v>615.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>131377</v>
+        <v>134248</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>880.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>131827</v>
+        <v>134279</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>65.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>132329</v>
+        <v>134316</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>119.99</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>132343</v>
+        <v>134484</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F11" s="3">
-        <v>549.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>132350</v>
+        <v>134613</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F12" s="3">
-        <v>549.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>132374</v>
+        <v>134637</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F13" s="3">
-        <v>110.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>132664</v>
+        <v>134712</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>549.0</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>133142</v>
+        <v>134729</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>275.0</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>133159</v>
+        <v>134743</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>275.0</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>133166</v>
+        <v>134767</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>275.0</v>
+        <v>129.99</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>133234</v>
+        <v>134866</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>220.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>133289</v>
+        <v>134873</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>390.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>133296</v>
+        <v>134880</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>399.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>133302</v>
+        <v>134897</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>399.0</v>
+        <v>420.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>