--- v1 (2026-03-13)
+++ v2 (2026-05-02)
@@ -34,135 +34,135 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 19:31</t>
-[...2 lines deleted...]
-    <t>IPHONE 11 128GB GRADO A+ LILA</t>
+    <t>Lista gerada no: 01/05/2026 20:31</t>
+  </si>
+  <si>
+    <t>CARR. MAGSAFE BATTERY PACK 5000 MAH  BRANCO</t>
+  </si>
+  <si>
+    <t>CARREGADOR</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB GRADE A   DORADO    USA</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>CABO APPLE WATCH ORIGINAL  SEM CAIXA</t>
-[...19 lines deleted...]
-  <si>
     <t>IPHONE 13 PRO 128GB GRADE B BLUE (AZUL)</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>CEL IPHONE 11  64GB GRADE A -  BRANCO USA</t>
   </si>
   <si>
     <t>IPHONE 14 128GB GRADE B PRETO</t>
   </si>
   <si>
+    <t>IPHONE 14 128GB GRADE B AZUL USA</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE B ROXO</t>
+  </si>
+  <si>
     <t>FONE ROFFE EARBUDS A70 ANC PODS WITH DISPLAY</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
     <t>ACER</t>
   </si>
   <si>
+    <t>IPHONE 12 PRO 128GB GRADE A+ DOURADO</t>
+  </si>
+  <si>
     <t>CEL XIAOMI MI 11 LITE 8+128GB PRETO SWAP</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
     <t>CEL XIAOMI MI 11 LITE   5G NE 8+128GB  PRETO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO    6+64GB  AZUL  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO +   5G  8+128GB  PRETO  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO+ 5G   6+128GB  PRETO  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO +5G   6+128GB  AZUL  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO 5G   6+128GB  PRETO  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO 5G   6+128GB  AZUL SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO    8+128GB  AZUL SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO  5G   8+128GB  PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO    6+128GB  PRETO SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +185,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e83c7afb75dc9eaf7a95498543f804.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1eb1d1c5fe5d1acb36522f4025690.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7fab79d491a5e2ea98f9943fe40b5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa110722c8f9ab3aeb61dcf8b804d697.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fa1f808a70f1d159dd932daaf372c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a6a721ca20b7df378cf826f624548.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000cc14589534c247c7a141ec128a36.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a1f5fc34daa0a73e26f018d710e74.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c1bbb9b108b0f76dc65780487c0c1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bce6f8fb38c6cefbd5454f7883266.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad5aaf627001912de44df42c2f41d2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2f6dc4525f09bd0266740e4beabfb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891315749c88a33a38a47780865236a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1984372b326370fe96a0c9350f959.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddebfbd8e3a5ce6e136a413c0b34df.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2b9655ec52d37db93b14720d988cc.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf51362370c2b67c24a6ec0dbe492ca.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792fb793662d1e4c7433fcf51ed71a8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6517d1aee95260cb00ccb63e945667.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a42ef8f56d5c51e6c173ec83f0d20.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807514fcdc44d169f7fef30adf26d5c7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c689f146bd9dea4b3ffcf9699ae61d3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af53c585756a6688653f400a316b1f4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e63a96f76a3479a878f58bea4ed11.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecf1745e040920ae9825b81813adf0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3016596841c12f4c2bf2b868d08c09e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e21e6280d5cc20a1da7642a1dc786e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff775b7fef41fa511cd2e6d3342b6322.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcee66093315d709d00ed8580536cca.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b507f26d30abe100718f94ef38192.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c58d8d15f1ebe57307a98882249db4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d925c0bcedf1d0f80e8f482396dfe19.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a79445bb953d76371e4251134b4d05.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef597dd7e6d5f3f7ebb026af8a2f5921.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77f69e10804b18c9bd64b07bc95003.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c75fb1f976d118c48b785cd055d724.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330abb8f0dc5e0482d8d7179e822ea8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0b90dab87ec066906e677b7dfbd75.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbffbf91e2d61b2c4fc91a5f7cc172.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac437577453593d6df5a5ba447d3471f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1096,417 +1096,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>123204</v>
+        <v>125673</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>199.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>124430</v>
+        <v>126588</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>21.0</v>
+        <v>318.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>125093</v>
+        <v>127004</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>345.0</v>
+        <v>387.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>125444</v>
+        <v>127226</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" t="s">
         <v>12</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>670.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>125673</v>
+        <v>127394</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>12.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>126588</v>
+        <v>127400</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>318.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>127004</v>
+        <v>127417</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>387.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>127226</v>
+        <v>127769</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F9" s="3">
-        <v>199.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>127394</v>
+        <v>127806</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F10" s="3">
-        <v>335.0</v>
+        <v>280.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>127769</v>
+        <v>128025</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F11" s="3">
-        <v>14.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>128025</v>
+        <v>128131</v>
       </c>
       <c r="C12" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" t="s">
         <v>24</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>110.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>128131</v>
+        <v>128216</v>
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F13" s="3">
-        <v>118.0</v>
+        <v>128.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>128216</v>
+        <v>128223</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F14" s="3">
-        <v>128.0</v>
+        <v>172.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>128223</v>
+        <v>128254</v>
       </c>
       <c r="C15" t="s">
         <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F15" s="3">
-        <v>172.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>128254</v>
+        <v>128261</v>
       </c>
       <c r="C16" t="s">
         <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F16" s="3">
         <v>166.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>128261</v>
+        <v>128285</v>
       </c>
       <c r="C17" t="s">
         <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F17" s="3">
-        <v>166.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>128285</v>
+        <v>128292</v>
       </c>
       <c r="C18" t="s">
         <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F18" s="3">
         <v>120.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>128292</v>
+        <v>128315</v>
       </c>
       <c r="C19" t="s">
         <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F19" s="3">
-        <v>120.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>128315</v>
+        <v>128353</v>
       </c>
       <c r="C20" t="s">
         <v>33</v>
       </c>
       <c r="D20" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F20" s="3">
-        <v>110.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>128353</v>
+        <v>128360</v>
       </c>
       <c r="C21" t="s">
         <v>34</v>
       </c>
       <c r="D21" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F21" s="3">
-        <v>120.0</v>
+        <v>134.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>