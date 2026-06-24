--- v2 (2026-05-02)
+++ v3 (2026-06-24)
@@ -14,155 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/05/2026 20:31</t>
-[...14 lines deleted...]
-    <t>Produtos</t>
+    <t>Lista gerada no: 24/06/2026 12:26</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI MI 11 LITE 8+128GB PRETO SWAP</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI MI 11 LITE   5G NE 8+128GB  PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO    6+64GB  AZUL  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO +   5G  8+128GB  PRETO  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO+ 5G   6+128GB  PRETO  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO +5G   6+128GB  AZUL  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO 5G   6+128GB  PRETO  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO 5G   6+128GB  AZUL SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO    8+128GB  AZUL SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO  5G   8+128GB  PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S 5G   4+128GB  AZUL SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S 5G   4+128GB  PRETO  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S 5G 6+128GB PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S 5G 6+64GB BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S 5G 8+128GB PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S   LA   6+128GB PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL LG B 220 DUAL SIM FM RADIO GSM 850 900 1800 1900</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>AURICULAR JBL BLUETOH WAVE 200 TWS  WHITE</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>JBL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO 128GB GRADE B BLUE (AZUL)</t>
-[...62 lines deleted...]
-    <t>CEL XIAOMI NOTE 11 PRO    6+128GB  PRETO SWAP</t>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  PRETO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807514fcdc44d169f7fef30adf26d5c7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c689f146bd9dea4b3ffcf9699ae61d3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af53c585756a6688653f400a316b1f4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e63a96f76a3479a878f58bea4ed11.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecf1745e040920ae9825b81813adf0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3016596841c12f4c2bf2b868d08c09e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e21e6280d5cc20a1da7642a1dc786e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff775b7fef41fa511cd2e6d3342b6322.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcee66093315d709d00ed8580536cca.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b507f26d30abe100718f94ef38192.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c58d8d15f1ebe57307a98882249db4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d925c0bcedf1d0f80e8f482396dfe19.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a79445bb953d76371e4251134b4d05.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef597dd7e6d5f3f7ebb026af8a2f5921.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77f69e10804b18c9bd64b07bc95003.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c75fb1f976d118c48b785cd055d724.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330abb8f0dc5e0482d8d7179e822ea8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0b90dab87ec066906e677b7dfbd75.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbffbf91e2d61b2c4fc91a5f7cc172.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac437577453593d6df5a5ba447d3471f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa1b9ad94175f42329242124a5fe7a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ccca3fbb053981526b7e2414271e9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d27d157d55f67adffb3e998c4ecb6c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9f2c2325a11ed404f445fe874a2d8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915ecda868ae17824f0f3ddc078badd.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25382eabad3f6b1a71c22b2038ebf516.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeabcf2ff0b5da79e861785eb6dcbd6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc695120c277fdb17b9eaaa5fbd8a20c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb70a0c924729a73ee032c5102a57dc.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a391caaac2cda81cc0b9e96bda5d7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc915867562356b99796417114fcef.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553fd4d98666fa7e4d4ce8d3f03e8d3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68a5027ce781510ebcc4f24b5a5389.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9f0a9907959eaf5a1b927c2e70000.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e131986577f37e77d2aeca077cf90.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30235208d3f7362a22788b98f5414a60.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07832b54569e8e28ee824e943d46256.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ba83685eee416dde347c8cd97d23d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0a741c1dd981dcfd77a191c363351.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119c28f2414e2bfd9eb8d0ab6e64bc1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1096,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>125673</v>
+        <v>128025</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>12.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>126588</v>
+        <v>128131</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>318.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>127004</v>
+        <v>128216</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>387.0</v>
+        <v>128.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>127226</v>
+        <v>128223</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>199.0</v>
+        <v>172.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>127394</v>
+        <v>128254</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>310.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>127400</v>
+        <v>128261</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>310.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>127417</v>
+        <v>128285</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>310.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>127769</v>
+        <v>128292</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>14.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>127806</v>
+        <v>128315</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>280.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>128025</v>
+        <v>128353</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>110.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>128131</v>
+        <v>128391</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D12" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>118.0</v>
+        <v>113.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>128216</v>
+        <v>128407</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D13" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>128.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>128223</v>
+        <v>128421</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>172.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>128254</v>
+        <v>128445</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>166.0</v>
+        <v>99.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>128261</v>
+        <v>128452</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>166.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>128285</v>
+        <v>128469</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>120.0</v>
+        <v>103.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>128292</v>
+        <v>128872</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D18" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F18" s="3">
-        <v>120.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>128315</v>
+        <v>128896</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="F19" s="3">
-        <v>110.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>128353</v>
+        <v>129961</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="F20" s="3">
-        <v>120.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>128360</v>
+        <v>129985</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="F21" s="3">
-        <v>134.0</v>
+        <v>680.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>