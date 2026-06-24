--- v3 (2026-06-24)
+++ v4 (2026-06-24)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 12:26</t>
+    <t>Lista gerada no: 24/06/2026 13:33</t>
   </si>
   <si>
     <t>CEL XIAOMI MI 11 LITE 8+128GB PRETO SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
     <t>CEL XIAOMI MI 11 LITE   5G NE 8+128GB  PRETO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO    6+64GB  AZUL  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO +   5G  8+128GB  PRETO  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO+ 5G   6+128GB  PRETO  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO +5G   6+128GB  AZUL  SWAP</t>
   </si>
@@ -182,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa1b9ad94175f42329242124a5fe7a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ccca3fbb053981526b7e2414271e9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d27d157d55f67adffb3e998c4ecb6c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9f2c2325a11ed404f445fe874a2d8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915ecda868ae17824f0f3ddc078badd.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25382eabad3f6b1a71c22b2038ebf516.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeabcf2ff0b5da79e861785eb6dcbd6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc695120c277fdb17b9eaaa5fbd8a20c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb70a0c924729a73ee032c5102a57dc.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a391caaac2cda81cc0b9e96bda5d7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc915867562356b99796417114fcef.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553fd4d98666fa7e4d4ce8d3f03e8d3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68a5027ce781510ebcc4f24b5a5389.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9f0a9907959eaf5a1b927c2e70000.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e131986577f37e77d2aeca077cf90.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30235208d3f7362a22788b98f5414a60.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07832b54569e8e28ee824e943d46256.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ba83685eee416dde347c8cd97d23d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0a741c1dd981dcfd77a191c363351.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119c28f2414e2bfd9eb8d0ab6e64bc1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc944cbe3acf14e1a2357922d21991c0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df946bde27db8cf95eccc7322ff169.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499b35730a788510073f6d22cae639b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13911e63dfbfa20fc2f4f2df1d93b388.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe6305361f06af79fe401dbfbc0d32.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e620ed9506c89cea4b22bc361fa233d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f097d0b59401c9292e6f2b0faaf5b48.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62850786b1cddb39cffdc9b23f2361bb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028108414dd89799240b9a96c34458f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9a533f7d255d366ff9bc3b5fce471.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98800a058d31105ef55c25de2e9354.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e03e585f7664e58c906ec72fc860a2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b95c105f5d78dd288383c3f105987b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97ee6f8b665c13d91d15134e5f48c2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98399d8a050aa58881de669bf7ffe4d9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27f744a93784d95229343145d3f11d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bc45a45e0ce8453fca412e85b3055.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590cd1b98995be7add266c5f2a194b5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38956118bd37468c61d60987b488d0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89940b90d3f14a2f73a3c3953bedebde.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>