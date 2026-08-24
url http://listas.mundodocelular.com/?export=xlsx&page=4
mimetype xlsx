--- v4 (2026-06-24)
+++ v5 (2026-08-24)
@@ -14,152 +14,170 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 13:33</t>
-[...2 lines deleted...]
-    <t>CEL XIAOMI MI 11 LITE 8+128GB PRETO SWAP</t>
+    <t>Lista gerada no: 24/08/2026 04:13</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO  5G   8+128GB  PRETO SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>CEL XIAOMI MI 11 LITE   5G NE 8+128GB  PRETO SWAP</t>
-[...31 lines deleted...]
-  <si>
     <t>CEL XIAOMI NOTE 11S 5G 6+128GB PRETO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S 5G 6+64GB BRANCO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S 5G 8+128GB PRETO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S   LA   6+128GB PRETO SWAP</t>
   </si>
   <si>
     <t>CEL LG B 220 DUAL SIM FM RADIO GSM 850 900 1800 1900</t>
   </si>
   <si>
     <t>CELULARES</t>
   </si>
   <si>
     <t>LG</t>
   </si>
   <si>
     <t>AURICULAR JBL BLUETOH WAVE 200 TWS  WHITE</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
     <t>JBL</t>
   </si>
   <si>
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
+    <t>IPHONE 15 128GB GRADE A PINK  (PINK)  US</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  PRETO</t>
+    <t>CEL REALME 12X 5G DUAL SIM 6.67" 8GB/256GB GLOWING PRETO</t>
+  </si>
+  <si>
+    <t>REALME</t>
+  </si>
+  <si>
+    <t>CABO APPLE CARREGAMENTO USB-C DE 240W MU</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>IPAD AIR 2 64GB SWAP 64GB GRAY</t>
+  </si>
+  <si>
+    <t>IPAD</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB BLACK TITANIUN</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV ATV PRIME 4K ULTRA HD STREMING PLAYER</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>PRIME</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 128GB BRANCO SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BLACK USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BLUE USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 128GB BLACK SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B PRETO (BLACK)  U</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B VERDE USA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +200,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc944cbe3acf14e1a2357922d21991c0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df946bde27db8cf95eccc7322ff169.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499b35730a788510073f6d22cae639b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13911e63dfbfa20fc2f4f2df1d93b388.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe6305361f06af79fe401dbfbc0d32.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e620ed9506c89cea4b22bc361fa233d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f097d0b59401c9292e6f2b0faaf5b48.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62850786b1cddb39cffdc9b23f2361bb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028108414dd89799240b9a96c34458f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9a533f7d255d366ff9bc3b5fce471.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98800a058d31105ef55c25de2e9354.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e03e585f7664e58c906ec72fc860a2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b95c105f5d78dd288383c3f105987b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97ee6f8b665c13d91d15134e5f48c2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98399d8a050aa58881de669bf7ffe4d9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27f744a93784d95229343145d3f11d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bc45a45e0ce8453fca412e85b3055.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590cd1b98995be7add266c5f2a194b5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38956118bd37468c61d60987b488d0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89940b90d3f14a2f73a3c3953bedebde.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451c936e8671d28b9e0f4fda1b2cc8c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb68fb36351afe4a36fd9a88fd8a783.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5ccc18167f709fca8dce2a08cc861.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512a7ae159c33a093594941e3dfb53d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440277eb122a27629cf41eed991af43c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a1e2a55ec392e7301b69fdf76da66.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a6a99c3e4e9bd0c09f440be45ebf5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6762afe836ef389f3bc1cc77c6881.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543db0a1d2ca64bda7e67acfacd15f4e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a38d4d71a72a673a38ca74a46fed03.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638e36e36af2f8032441a9f2723e81a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837c73c90cc7ac6984e42363a65bdb5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826faff4c10a5492d5984d456d4d026d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3b229855eec8ae190e9802182e952.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a7b885cac7832a53b3cefa9b0bac3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898eb070799455696502820a02b4f827.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4fb4dea6018c248c75878f1a2dd39.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f21a65641aed9f6b2ca0358e0efee9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e07ffada44bfa3feb6a8a4135f54d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322b15caef05158533843da9ae84e42.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1093,417 +1111,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>128025</v>
+        <v>128353</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>110.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>128131</v>
+        <v>128421</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>118.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>128216</v>
+        <v>128445</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>128.0</v>
+        <v>99.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>128223</v>
+        <v>128452</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>172.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>128254</v>
+        <v>128469</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>166.0</v>
+        <v>103.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>128261</v>
+        <v>128872</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>166.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>128285</v>
+        <v>128896</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>120.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>128292</v>
+        <v>130004</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F9" s="3">
-        <v>120.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>128315</v>
+        <v>130455</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F10" s="3">
-        <v>110.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>128353</v>
+        <v>130769</v>
       </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F11" s="3">
-        <v>120.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>128391</v>
+        <v>131001</v>
       </c>
       <c r="C12" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F12" s="3">
-        <v>113.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>128407</v>
+        <v>131360</v>
       </c>
       <c r="C13" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F13" s="3">
-        <v>115.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>128421</v>
+        <v>131827</v>
       </c>
       <c r="C14" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F14" s="3">
-        <v>119.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>128445</v>
+        <v>132329</v>
       </c>
       <c r="C15" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F15" s="3">
-        <v>99.0</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>128452</v>
+        <v>132343</v>
       </c>
       <c r="C16" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F16" s="3">
-        <v>108.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>128469</v>
+        <v>132350</v>
       </c>
       <c r="C17" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F17" s="3">
-        <v>103.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>128872</v>
+        <v>132374</v>
       </c>
       <c r="C18" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="F18" s="3">
-        <v>12.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>128896</v>
+        <v>132664</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="F19" s="3">
-        <v>26.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>129961</v>
+        <v>133142</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="F20" s="3">
-        <v>670.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>129985</v>
+        <v>133166</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="F21" s="3">
-        <v>680.0</v>
+        <v>275.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>