--- v5 (2026-08-24)
+++ v6 (2026-10-22)
@@ -14,170 +14,158 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/08/2026 04:13</t>
-[...2 lines deleted...]
-    <t>CEL XIAOMI NOTE 11 PRO  5G   8+128GB  PRETO SWAP</t>
+    <t>Lista gerada no: 22/10/2026 18:50</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PINK  (PINK)  US</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>XIAOMI</t>
-[...34 lines deleted...]
-  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>CEL REALME 12X 5G DUAL SIM 6.67" 8GB/256GB GLOWING PRETO</t>
-[...2 lines deleted...]
-    <t>REALME</t>
+    <t>AMAZON ECHO SHOW 8 3ND GEN  CHARCOAL</t>
+  </si>
+  <si>
+    <t>RADIO PORTATIL</t>
+  </si>
+  <si>
+    <t>AMAZON</t>
   </si>
   <si>
     <t>CABO APPLE CARREGAMENTO USB-C DE 240W MU</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
     <t>IPAD AIR 2 64GB SWAP 64GB GRAY</t>
   </si>
   <si>
     <t>IPAD</t>
   </si>
   <si>
     <t>IPHONE 16 PRO MAX 256GB BLACK TITANIUN</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>RECEPTOR IPTV ATV PRIME 4K ULTRA HD STREMING PLAYER</t>
   </si>
   <si>
     <t>RECEPTOR</t>
   </si>
   <si>
     <t>PRIME</t>
   </si>
   <si>
     <t>IPHONE SE2 128GB BRANCO SWAP USA</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO A BLACK USA</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO A BLUE USA</t>
   </si>
   <si>
     <t>IPHONE SE2 128GB BLACK SWAP USA</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO A BRANCO</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADE B PRETO (BLACK)  U</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADE B VERDE USA</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE B PURPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO B BLACK USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO B AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO B NATURAL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE B GRAY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -200,51 +188,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451c936e8671d28b9e0f4fda1b2cc8c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb68fb36351afe4a36fd9a88fd8a783.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5ccc18167f709fca8dce2a08cc861.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512a7ae159c33a093594941e3dfb53d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440277eb122a27629cf41eed991af43c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a1e2a55ec392e7301b69fdf76da66.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a6a99c3e4e9bd0c09f440be45ebf5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6762afe836ef389f3bc1cc77c6881.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543db0a1d2ca64bda7e67acfacd15f4e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a38d4d71a72a673a38ca74a46fed03.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638e36e36af2f8032441a9f2723e81a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837c73c90cc7ac6984e42363a65bdb5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826faff4c10a5492d5984d456d4d026d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3b229855eec8ae190e9802182e952.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a7b885cac7832a53b3cefa9b0bac3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898eb070799455696502820a02b4f827.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4fb4dea6018c248c75878f1a2dd39.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f21a65641aed9f6b2ca0358e0efee9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e07ffada44bfa3feb6a8a4135f54d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322b15caef05158533843da9ae84e42.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00cce546eb2baf6223391548910103.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0265ad966605798f23d24fae470b48.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d6cfe4047f70606f98900eff20951.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d013287a302d753ddb7e85d7cd8079.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc071956d1c6aad7b7deb8e560cfcf.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e8df2e6925fb335c484dfa786312b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be676909d5f10b66599443da152cbc42.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e379a403c2657be641ac53611a63c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf1bbd73b640e8cd3ca5844b16708d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9d6053e629b066481c21199476bb1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30d41e683c5b88bc8bcbe961d3640e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19595e2a610b880384141602f6f8ea0e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb00ebd2e4101db0995238442498fa2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349b0387d77275672365613c825b0b5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ec201a7339e4f163ce0420a368632.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2658eb18a138dadddbc9732a386e3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb1e56e642b1a101f0ebeef4dd55b0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfb6d6182eeff5560944c10ffe8522.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547e011474ebeef8672a24035435765.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200ed8e70d88c00fe4235762739bcb6.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1111,417 +1099,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>128353</v>
+        <v>130004</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>120.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>128421</v>
+        <v>130530</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>119.0</v>
+        <v>179.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>128445</v>
+        <v>130769</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>99.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>128452</v>
+        <v>131001</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>108.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>128469</v>
+        <v>131360</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>103.0</v>
+        <v>865.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>128872</v>
+        <v>131827</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F7" s="3">
-        <v>12.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>128896</v>
+        <v>132329</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>26.0</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>130004</v>
+        <v>132343</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>450.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>130455</v>
+        <v>132350</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>165.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>130769</v>
+        <v>132374</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>16.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>131001</v>
+        <v>132664</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>130.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>131360</v>
+        <v>133142</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>880.0</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>131827</v>
+        <v>133166</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>65.0</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>132329</v>
+        <v>133340</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>119.99</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>132343</v>
+        <v>133357</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>549.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>132350</v>
+        <v>133364</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>549.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>132374</v>
+        <v>133371</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>110.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>132664</v>
+        <v>133388</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>549.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>133142</v>
+        <v>134248</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>275.0</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>133166</v>
+        <v>134279</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>275.0</v>
+        <v>390.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>