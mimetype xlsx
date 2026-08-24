--- v0 (2026-06-04)
+++ v1 (2026-08-24)
@@ -14,143 +14,140 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 04/06/2026 11:53</t>
-[...2 lines deleted...]
-    <t>TABLET CIDEA 8/1TB 5G CM10000 PLUS AND VERDE</t>
+    <t>Lista gerada no: 24/08/2026 05:32</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB AMERICANO SWAP GRADE A- AZUL</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA  CM66 KIDS 7" 8/256 WIFI  INFANTIL AZUL</t>
+  </si>
+  <si>
     <t>CIDEA</t>
   </si>
   <si>
-    <t>IPHONE 13 256GB AMERICANO SWAP HSO AZUL</t>
-[...59 lines deleted...]
-    <t>SAMSUNG</t>
+    <t>TABLET CIDEA  CM66 KIDS 7" 8/256 WIFI  INFANTIL MARRON</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA  CM66 KIDS 7" 8/256 WIFI  INFANTIL PINK</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM517B 7P C/CHIP DOURADO</t>
+  </si>
+  <si>
+    <t>TABLET C IDEA  CM517 PLUS 8 RAM / 256GB  5G C/CHIP 7´´  PRETO</t>
+  </si>
+  <si>
+    <t>TABLET C IDEA  CM517 PLUS 8 RAM / 256GB  5G C/CHIP 7´´ ORANGE</t>
+  </si>
+  <si>
+    <t>TABLET C IDEA  CM517 PLUS 8 RAM / 256GB  5G C/CHIP 7´´ BRANCO</t>
+  </si>
+  <si>
+    <t>TABLET C IDEA  CM517 PLUS 8 RAM / 256GB  5G C/CHIP 7´´ AZUL</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA  CM528B 8 RAM / 256GB  5G C/CHIP 7´´ GRAY</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA CM R1036 8/128GB 5G  10" C/CHIP VERDE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA CM R1036 8/128GB 5G  10" C/CHIP GRAY</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM8800 ULTRA BLACK</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM8800 ULTRA GOLD</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM8800 ULTRA AZUL</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM8800 ULTRA BRANCO</t>
+  </si>
+  <si>
+    <t>TABLET C IDEA 8/1TB 5G CM10017 ULTRA 10.1 " WIFI+ DUAL-SIM  PRETO</t>
+  </si>
+  <si>
+    <t>TABLET C IDEA 8/1TB 5G CM10017 ULTRA 10.1 " WIFI+ DUAL-SIM  ORANGE</t>
+  </si>
+  <si>
+    <t>TABLET C IDEA 8/1TB 5G CM10017 ULTRA 10.1 " WIFI+ DUAL-SIM  AZUL</t>
+  </si>
+  <si>
+    <t>TABLET C IDEA 8/1TB 5G CM10017 ULTRA 10.1 " WIFI+ DUAL-SIM  BRANCO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -173,51 +170,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9fb910df090d4768f3db987006cdf.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e67b11e8455018cd0a687e84e436b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78a29a6740c4408c6d8fe1b747682f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f779b49c1ad087d17ded06cab298b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79f95346d16de4abe7c800762341e7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983fb418cea9d26daa10a5feba3ceb5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de126820d8781d9b3b4b33124c2b92e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bc81727cbae1aa5743cf788bf20ba.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b51a4f1ec95486389b42d55a337ed.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611db19261bb72652741b96441ae1bfd.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133d8627135ca8cd44b8d3788968019.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd63d8b9291230b4bcaa2ac02de0f06.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b59598920f46068413ea070fdb9b88.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49aee27c3e4ee403197019263eb7218.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1831c7054762e686e0bc355db0031.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1e981e1bd793d2d0c329d00b89be0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4535344f7119ed8b11c891087138a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f1b57bb90c7e6047a5c2a4b1516b9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37453287186066089f510c45bdb2c8dc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b659d49301467e8c693cb366b0775.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de109634f17b514f18f914d342effbb4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c5a5641bdc6e8c361dd0049ca951b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017294f8d2ae55a5f010cebd9d1cf09.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9454810ca7fe4bc4fa929d04311c6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325572c2bd4b7432339f5bdc6673006.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f43521a0c8adf02981220e956a5e8a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c4411412779fc1a73ce7d178d3f47.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c17e236a135b649e778b49dd88d4e3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41636e320c10db8451e1f527efcd85a6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc6ebe171eebe78796bdf591881b22.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467ad5ee7bcf38b278e2e824bfc7757.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41701feee69cf46c1aabef8f57c31e19.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6304789d30912c03b10b83d861af1af.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6678c2c824014f57ca39b039cd8148.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1303ae0d6c10c5949e62b58ebfb16.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963975cf62d7ed162150907550010d6d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b7664e9e5abc7cfe5c6ff27469296.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d76a04736a003c65b4591c88ac7ec.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9bb1251ee816fa6656b054a7fe56b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a116022e6f4c5f6211e0873aabe207.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1084,417 +1081,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>155618</v>
+        <v>158060</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>83.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>155649</v>
+        <v>158077</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>340.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>155656</v>
+        <v>158084</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="3">
-        <v>340.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>155663</v>
+        <v>158091</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="3">
-        <v>345.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>155687</v>
+        <v>158107</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="3">
-        <v>645.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>155694</v>
+        <v>158114</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="3">
-        <v>670.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>155700</v>
+        <v>158121</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="3">
-        <v>605.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>155724</v>
+        <v>158138</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="3">
-        <v>665.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>155731</v>
+        <v>158145</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="3">
-        <v>670.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>155748</v>
+        <v>158169</v>
       </c>
       <c r="C11" t="s">
         <v>19</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="3">
-        <v>660.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>155755</v>
+        <v>158183</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="3">
-        <v>835.0</v>
+        <v>92.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>155762</v>
+        <v>158190</v>
       </c>
       <c r="C13" t="s">
         <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="3">
-        <v>835.0</v>
+        <v>92.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>155779</v>
+        <v>158206</v>
       </c>
       <c r="C14" t="s">
         <v>22</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="3">
-        <v>835.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>155786</v>
+        <v>158213</v>
       </c>
       <c r="C15" t="s">
         <v>23</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="3">
-        <v>385.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>155816</v>
+        <v>158220</v>
       </c>
       <c r="C16" t="s">
         <v>24</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="3">
-        <v>365.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>155823</v>
+        <v>158237</v>
       </c>
       <c r="C17" t="s">
         <v>25</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="3">
-        <v>650.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>155830</v>
+        <v>158244</v>
       </c>
       <c r="C18" t="s">
         <v>26</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="3">
-        <v>650.0</v>
+        <v>96.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>155847</v>
+        <v>158251</v>
       </c>
       <c r="C19" t="s">
         <v>27</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="3">
-        <v>815.0</v>
+        <v>96.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>155854</v>
+        <v>158268</v>
       </c>
       <c r="C20" t="s">
         <v>28</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="3">
-        <v>960.0</v>
+        <v>96.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>155878</v>
+        <v>158275</v>
       </c>
       <c r="C21" t="s">
         <v>29</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="F21" s="3">
-        <v>99.0</v>
+        <v>96.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>