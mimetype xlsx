--- v0 (2026-03-13)
+++ v1 (2026-05-02)
@@ -14,116 +14,110 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 17:52</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 256GB  GRADE A AZUL  HSO</t>
+    <t>Lista gerada no: 01/05/2026 21:35</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE LOOP HEADSET PURPLE</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 256GB GRADE A AMARELO USA HSO</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 15 256GB  GRADE A VERDE HSO</t>
-[...26 lines deleted...]
-    <t>MOTO G15 XT2521-2 CR NY 4/512 RTL AZUL</t>
+    <t>MOTOROLA  G67 XT2621-1 4/256 LIMA RETAIL</t>
   </si>
   <si>
     <t>MOTOROLA</t>
   </si>
   <si>
-    <t>MOTO G06 XT2535-0 UY TP4+64 AZUL</t>
+    <t>MOTOROLA  G67 XT2621-1 4/256 GRIS RETAIL</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>MOTO G17 POWER XT2623-5 MARRON RETAIL</t>
+  </si>
+  <si>
+    <t>MOTOROLA G77 XT2621-3 MARRON RETAIL</t>
+  </si>
+  <si>
+    <t>MOTOROLA G77 XT2621-3 VERDE  RETAIL</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -146,51 +140,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced8e90eab3dc462f2918a449c7a772.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b304cc5dd61881d56b0f4b362bbc989.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11958d5df2a9ac44346185e78c49d67a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7a6479e06514bb6f5b8fed57a5ac0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efd1865acd1fa90578e2bd7c9b4095.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22588c952286b9e5ec0d1deb729a8e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6612d526d606843d69cb343ede476f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c086cc3dc753f6303a21f32af9375a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dcd250213316b672a347b912c1664.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40a90e2c2df7da0574ffbb42ad55f8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e24045f83e77ab7ef9b573445977b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28f14245a6010d62cea0d4fabdab28.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e77183114924b224db5b45419c00a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3485bd254395410125eafa981a7ea04.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07baf8a1065fcaf7e7b53787b18795e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7177195779f692cf1e704e6098a8b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d99416ce8348089e37401b990bec84.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -361,140 +355,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...88 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -748,256 +652,205 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G11"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>153409</v>
+        <v>154888</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>490.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>153416</v>
+        <v>154932</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F3" s="3">
         <v>485.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>153447</v>
+        <v>154956</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>525.0</v>
+        <v>229.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>153454</v>
+        <v>154963</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>525.0</v>
+        <v>229.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>153461</v>
+        <v>154970</v>
       </c>
       <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" t="s">
         <v>13</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>10.0</v>
+        <v>193.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>153478</v>
+        <v>154994</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>10.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>153485</v>
+        <v>155007</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>10.0</v>
-[...50 lines deleted...]
-        <v>86.0</v>
+        <v>255.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>