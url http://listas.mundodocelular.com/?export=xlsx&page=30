--- v1 (2026-05-02)
+++ v2 (2026-06-24)
@@ -14,110 +14,119 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/05/2026 21:35</t>
-[...2 lines deleted...]
-    <t>GTIDE FUTURE LOOP HEADSET PURPLE</t>
+    <t>Lista gerada no: 24/06/2026 12:08</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO KIDS 4/128GB PINK</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>GTIDE</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 256GB GRADE A AMARELO USA HSO</t>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 8/128GB GRAY</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 8/128GB AMARELO/PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 2   8/256GB  GRAY/PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  RUGKING PAD PRO 2 8/256 AMARELO/PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 33 PRO 16/512GB PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 33 16/512GB PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 25T PRO THERMAL 8/256G PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 25T THERMAL 8/256G PRETO</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO NATURAL TITANIUM</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>MOTOROLA  G67 XT2621-1 4/256 LIMA RETAIL</t>
-[...20 lines deleted...]
-    <t>CELULARES</t>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BRANCO TITANIUM</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 LAVANDER SWAP C/GARANTIA  APPLE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -140,51 +149,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e24045f83e77ab7ef9b573445977b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28f14245a6010d62cea0d4fabdab28.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e77183114924b224db5b45419c00a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3485bd254395410125eafa981a7ea04.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07baf8a1065fcaf7e7b53787b18795e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7177195779f692cf1e704e6098a8b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d99416ce8348089e37401b990bec84.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661848144bf8270e35bf882c8935ef11.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35b59841854f42ce5e7f6128496646.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c98deacf7c428046a24f7e9edeb3b7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c26f46f12c7aefe606264f6c25433.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4099e339c8a381f11534483bce40761.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f52a3221b2236f0b777d04023e804b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc71d3c2c2d8ad94b513ddfa4d14b59.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec993c735a3b266269f90075224242.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323208ae178d0c8e2322f8b57249fc1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcfb86db4fadd93a88a4439dbd7aa2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd211fbaac0e2d0600cba538cdd7bc.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ed104569cf321f5d036c7d40b4b62.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -342,50 +351,200 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -652,205 +811,290 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G8"/>
+  <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>154888</v>
+        <v>156172</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>26.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>154932</v>
+        <v>156189</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>485.0</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>154956</v>
+        <v>156196</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>229.0</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>154963</v>
+        <v>156202</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>229.0</v>
+        <v>218.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>154970</v>
+        <v>156219</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>193.0</v>
+        <v>218.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>154994</v>
+        <v>156226</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>255.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>155007</v>
+        <v>156233</v>
       </c>
       <c r="C8" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="3">
+        <v>330.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" customHeight="1" ht="52">
+      <c r="A9">
+        <v>156240</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="3">
+        <v>325.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" customHeight="1" ht="52">
+      <c r="A10">
+        <v>156257</v>
+      </c>
+      <c r="C10" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" t="s">
         <v>18</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="3">
+        <v>290.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" customHeight="1" ht="52">
+      <c r="A11">
+        <v>156264</v>
+      </c>
+      <c r="C11" t="s">
         <v>19</v>
       </c>
-      <c r="E8" t="s">
-[...3 lines deleted...]
-        <v>255.0</v>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" s="3">
+        <v>650.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" customHeight="1" ht="52">
+      <c r="A12">
+        <v>156271</v>
+      </c>
+      <c r="C12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" s="3">
+        <v>650.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" customHeight="1" ht="52">
+      <c r="A13">
+        <v>156318</v>
+      </c>
+      <c r="C13" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F13" s="3">
+        <v>750.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>