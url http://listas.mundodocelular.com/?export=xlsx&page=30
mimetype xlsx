--- v2 (2026-06-24)
+++ v3 (2026-06-24)
@@ -14,83 +14,80 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 12:08</t>
-[...2 lines deleted...]
-    <t>TABLET ULEFONE ARMOR A9 PRO KIDS 4/128GB PINK</t>
+    <t>Lista gerada no: 24/06/2026 13:34</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 8/128GB GRAY</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>ULEFONE</t>
-  </si>
-[...1 lines deleted...]
-    <t>TABLET ULEFONE RUGKING PAD PRO 8/128GB GRAY</t>
   </si>
   <si>
     <t>TABLET ULEFONE RUGKING PAD PRO 8/128GB AMARELO/PRETO</t>
   </si>
   <si>
     <t>TABLET ULEFONE RUGKING PAD PRO 2   8/256GB  GRAY/PRETO</t>
   </si>
   <si>
     <t>TABLET ULEFONE  RUGKING PAD PRO 2 8/256 AMARELO/PRETO</t>
   </si>
   <si>
     <t>ULEFONE ARMOR 33 PRO 16/512GB PRETO</t>
   </si>
   <si>
     <t>ULEFONE ARMOR 33 16/512GB PRETO</t>
   </si>
   <si>
     <t>ULEFONE ARMOR 25T PRO THERMAL 8/256G PRETO</t>
   </si>
   <si>
     <t>ULEFONE ARMOR 25T THERMAL 8/256G PRETO</t>
   </si>
   <si>
     <t>CELULARES</t>
   </si>
@@ -149,51 +146,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661848144bf8270e35bf882c8935ef11.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35b59841854f42ce5e7f6128496646.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c98deacf7c428046a24f7e9edeb3b7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c26f46f12c7aefe606264f6c25433.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4099e339c8a381f11534483bce40761.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f52a3221b2236f0b777d04023e804b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc71d3c2c2d8ad94b513ddfa4d14b59.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec993c735a3b266269f90075224242.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323208ae178d0c8e2322f8b57249fc1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcfb86db4fadd93a88a4439dbd7aa2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd211fbaac0e2d0600cba538cdd7bc.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ed104569cf321f5d036c7d40b4b62.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314702e920c70187379f6fe9b1b14fc.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392cf0577cdd748a5a696397305664e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055200345767568a0f10bd360130bc1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa304af1f18e4c977222e0da279a7c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af2c6e541755cdde6512326556cb04.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045d82216d5c56bafe4ac04441423d5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f551e59702263110eef301cfce57dd.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164167bcb35cf572b57e961043682944.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d148fe4ca0252e6b81fbb1939e5d16b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38acecc8b5270770b3672645f2d64e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fcf63f7b4a7382f499ac4b71ac0df.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -484,80 +481,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...28 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -811,289 +778,272 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G13"/>
+  <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>156172</v>
+        <v>156189</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>129.0</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>156189</v>
+        <v>156196</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
         <v>189.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>156196</v>
+        <v>156202</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>189.0</v>
+        <v>218.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>156202</v>
+        <v>156219</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
         <v>218.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>156219</v>
+        <v>156226</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>218.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>156226</v>
+        <v>156233</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>425.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>156233</v>
+        <v>156240</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>330.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>156240</v>
+        <v>156257</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>325.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>156257</v>
+        <v>156264</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F10" s="3">
-        <v>290.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>156264</v>
+        <v>156271</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F11" s="3">
         <v>650.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>156271</v>
+        <v>156318</v>
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F12" s="3">
-        <v>650.0</v>
-[...15 lines deleted...]
-      <c r="F13" s="3">
         <v>750.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>