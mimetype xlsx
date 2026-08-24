--- v3 (2026-06-24)
+++ v4 (2026-08-24)
@@ -14,116 +14,146 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 13:34</t>
-[...2 lines deleted...]
-    <t>TABLET ULEFONE RUGKING PAD PRO 8/128GB GRAY</t>
+    <t>Lista gerada no: 24/08/2026 05:31</t>
+  </si>
+  <si>
+    <t>MOTO ELETRICA BLULORY U2 PRETO  20AH 1000W</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>ULEFONE</t>
-[...35 lines deleted...]
-    <t>IPHONE 17 256 LAVANDER SWAP C/GARANTIA  APPLE</t>
+    <t>BLULORY</t>
+  </si>
+  <si>
+    <t>MOTO ELETRICA BLULORY MILAN PRO 20AH 1000W ROSA/BRANCO</t>
+  </si>
+  <si>
+    <t>MOTO ELETRICA BLULORY MILAN 20AH 1000W VERMELHO</t>
+  </si>
+  <si>
+    <t>MOTO ELETRICA BLULORY V8 EBIKE 15AH 750W PRETO</t>
+  </si>
+  <si>
+    <t>DRONE TQ016 MAX GPS HD C/CONTROL PANTALLA PLEGABLE PRETO/AZUL</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>DRONE P12S CAMARA HD C/CONTROL PANTALLA  PLEGABLE GRAY</t>
+  </si>
+  <si>
+    <t>CAMERA DIGITAL</t>
+  </si>
+  <si>
+    <t>DRONE P6 CAMARA C/CONTROL PANTALLA PLEGABLE GRAY</t>
+  </si>
+  <si>
+    <t>CAMERA ESPORTIVA SPORTS 4K WIFI C/PANTALLA PRETO</t>
+  </si>
+  <si>
+    <t>CAMERA PORTATIL C/PANTALLA LENTE GIRATORIA PRETO</t>
+  </si>
+  <si>
+    <t>SOPORTE TABLET METAL PLEGABLE B03 360ø</t>
+  </si>
+  <si>
+    <t>SOPORTE TABLET METAL PLEGABLE B03 360ø BRANCO</t>
+  </si>
+  <si>
+    <t>MOTO ELETRICA BLULORY U2 VERDE 20AH 1000W</t>
+  </si>
+  <si>
+    <t>MOTO ELETRICA BLULORY U2 BRANCO  20AH 1000W</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI A7 PRO 4/128GB PRETO</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO C81 PRO 4/64GB VERDE</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO C81 PRO 4/64GB DOURADO</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI 17 4G 4/128 BLACK GLOBAL</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI 17 4G 4/128 DEEP AZUL  GLOBAL</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI 17 4G 4/128 VERDE   GLOBAL</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI 17 4G 4/128 LOTUS PURPLE   GLOBAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -146,51 +176,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314702e920c70187379f6fe9b1b14fc.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392cf0577cdd748a5a696397305664e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055200345767568a0f10bd360130bc1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa304af1f18e4c977222e0da279a7c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af2c6e541755cdde6512326556cb04.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045d82216d5c56bafe4ac04441423d5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f551e59702263110eef301cfce57dd.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164167bcb35cf572b57e961043682944.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d148fe4ca0252e6b81fbb1939e5d16b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38acecc8b5270770b3672645f2d64e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fcf63f7b4a7382f499ac4b71ac0df.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdc8fb180006e5cbf6c042f7f30dc1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec73929bb1e0d0c3595fc1cbc0d89a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a54dca20defa98c231d646b20cde0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1c0e961644af8528979a0e0b53b17.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346743e5b07815f13f54664ad4caf781.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8d12e447d718dd2d7bc6fccdc1a83.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104c0a0bf515b2bbfa8b6e080693990.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3cb3373d8b573a52156834fae8407.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa29c24347178c17ac535558a6a4bb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6d5e5d0b94ea03b7a2eaf98b469a1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f9cf2f92bff90897346f9b091e381.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2cd9f35413963850b560cdae9879a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3305bee43bff25d91dbf4e5f3b212f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb119714e93a6bf278d6ed7c6371929a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c23e904ebf86c3201b29d367e4804d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21eb55670080dcf865c9e74264db473.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2438fd17efa2d83eed1e1deecdf8b26.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93227fee21a3e5e463ca5f742aaa022f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909a23c5bc4fa3bf875eeff3dcd804d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e723ade34a31fe4554bede94ac0b3f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -468,50 +498,320 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -778,273 +1078,426 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G12"/>
+  <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>156189</v>
+        <v>157827</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>189.0</v>
+        <v>820.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>156196</v>
+        <v>157834</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>189.0</v>
+        <v>870.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>156202</v>
+        <v>157841</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>218.0</v>
+        <v>810.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>156219</v>
+        <v>157858</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>218.0</v>
+        <v>720.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>156226</v>
+        <v>157865</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>425.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>156233</v>
+        <v>157872</v>
       </c>
       <c r="C7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" t="s">
         <v>14</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>330.0</v>
+        <v>49.9</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>156240</v>
+        <v>157889</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F8" s="3">
-        <v>325.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>156257</v>
+        <v>157896</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F9" s="3">
-        <v>290.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>156264</v>
+        <v>157902</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F10" s="3">
-        <v>650.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>156271</v>
+        <v>157919</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F11" s="3">
-        <v>650.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>156318</v>
+        <v>157933</v>
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F12" s="3">
-        <v>750.0</v>
+        <v>8.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" customHeight="1" ht="52">
+      <c r="A13">
+        <v>157957</v>
+      </c>
+      <c r="C13" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="3">
+        <v>820.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" customHeight="1" ht="52">
+      <c r="A14">
+        <v>157964</v>
+      </c>
+      <c r="C14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="3">
+        <v>820.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" customHeight="1" ht="52">
+      <c r="A15">
+        <v>157988</v>
+      </c>
+      <c r="C15" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F15" s="3">
+        <v>122.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" customHeight="1" ht="52">
+      <c r="A16">
+        <v>158008</v>
+      </c>
+      <c r="C16" t="s">
+        <v>26</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s">
+        <v>25</v>
+      </c>
+      <c r="F16" s="3">
+        <v>105.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" customHeight="1" ht="52">
+      <c r="A17">
+        <v>158015</v>
+      </c>
+      <c r="C17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F17" s="3">
+        <v>105.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" customHeight="1" ht="52">
+      <c r="A18">
+        <v>158022</v>
+      </c>
+      <c r="C18" t="s">
+        <v>28</v>
+      </c>
+      <c r="D18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" t="s">
+        <v>25</v>
+      </c>
+      <c r="F18" s="3">
+        <v>165.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" customHeight="1" ht="52">
+      <c r="A19">
+        <v>158039</v>
+      </c>
+      <c r="C19" t="s">
+        <v>29</v>
+      </c>
+      <c r="D19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" t="s">
+        <v>25</v>
+      </c>
+      <c r="F19" s="3">
+        <v>165.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" customHeight="1" ht="52">
+      <c r="A20">
+        <v>158046</v>
+      </c>
+      <c r="C20" t="s">
+        <v>30</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" t="s">
+        <v>25</v>
+      </c>
+      <c r="F20" s="3">
+        <v>165.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" customHeight="1" ht="52">
+      <c r="A21">
+        <v>158053</v>
+      </c>
+      <c r="C21" t="s">
+        <v>31</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F21" s="3">
+        <v>165.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>