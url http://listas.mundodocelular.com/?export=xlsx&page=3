--- v0 (2025-10-28)
+++ v1 (2026-05-01)
@@ -14,161 +14,164 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 28/10/2025 06:13</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 PRO - 256GB - GRADE A - GOLD/DOURADO</t>
+    <t>Lista gerada no: 01/05/2026 19:15</t>
+  </si>
+  <si>
+    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO VERMELHO</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO PRETO</t>
+  </si>
+  <si>
+    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO MARRON</t>
+  </si>
+  <si>
+    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A+ PRETO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO 256GB GRADE A BRANCO</t>
-[...11 lines deleted...]
-    <t>RELOGIO BLULORY SMART WATCH ULTRA MINI ORANGE</t>
+    <t>IPHONE 13 128GB GRADE A+ BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A+ AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A   AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A GRAY- GRAFFITE USA</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE A+  BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A   USA  PURPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A   USA  PRETO</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI 13C 8+256GB  AZUL</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>CARREGADOR IPHONE MAGSAFE BATTERY PACK MODEL A2384 BRANCO</t>
+  </si>
+  <si>
+    <t>CARREGADOR</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>IPHONE 13  PRO MAX 128GB GRADE A+ GRAPHITE</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>RELOGIO BLULORY SMARTWATCH GLIFO 9 DO PRETO</t>
   </si>
   <si>
     <t>RELOGIO</t>
   </si>
   <si>
     <t>BLULORY</t>
   </si>
   <si>
-    <t>IPHONE 14 PRO 128GB GRADE A USA   DOURADO</t>
-[...35 lines deleted...]
-    <t>AURICULAR JBL BT TUNE 720BT BRANCO</t>
+    <t>FONE APPLE AIRPODS PRO MWP22ZM/A BRANCO</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
-    <t>JBL</t>
-[...14 lines deleted...]
-    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO PRETO</t>
+    <t>CABO APPLE WATCH ORIGINAL  SEM CAIXA</t>
+  </si>
+  <si>
+    <t>IPHONE 14  128GB  GRADE A    AZUL USA COM CHIP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A   NATURAL   USA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e30198a8bc028893135f0b44452a05.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9114431b7776f5f065f080be370680.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172d6c8c22192387be67fa446c4b53c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd400fca33b39f8fa002a6d8d286f1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617fb1a4fe5a49f1dab8f9a3c331270.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abded5b699f14d558c799dbe8ea1846.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb8a820b03c6bfcc77897c398a3110.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e427addf7a11b75304a20c32900520b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7a8bcc85739b9205690f97e51c525.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a101e5e00292db224b4efa5558da06.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794b78c82fc48179d4ef1d77581ff9d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47593b7014ab41ffebcecea2009505f7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217232baff94dd73d3e40d6300dd2e0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd43dcf7f243523418dbbfa667148d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e02171861bdcb213103aa9ddb612c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395507350409dc6ac644633daf39d6ba.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ceec0402e21eb8275c9e84d980518.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457749cb2fd9dc6b685951d1c84ad4d5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a8764eb84fb3e6de0ae80859de666.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428c7f37b85cc3efe04c98489b7f2e5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb05e904ba5ac51e345ba371dd386c1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c200a29f6aae34d8292afa884078ce9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb752e1f63644bfec2a419d9169c1e2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65952936f7b08d2b40d2148234a275bb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d4dca5484e7e80d4868d20cdcfad1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eacd5ce3e663a89cad5427b7077caf.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761b3a3a294823c592a7ca84e09bf50.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4905e41ff84d24a343814e2c99a7b6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1d02f5e096903f0c6f4a3a6d636e7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4384478fe9b8a8bcef907654348ab46.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e689f0b43b0b88f0be694efab2d69.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936842e5344e1f462c602fdd493b135.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c6f886ee4fdd41086d5168fac275d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d71dd17140a397a87da88dfcfbeebb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622cacdb96545e780e5ff281d0eafbf.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55e016da0cac2db088fe59732fd35e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f1ce6a75fc34e833b390d47886a8c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db852876f390212fb928af4ef38ea3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4859b084b0b9e4a008c7ae397b6afd.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370a03f76ee19a94e87e1f836d540a1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1102,417 +1105,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>111553</v>
+        <v>117920</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>445.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>111560</v>
+        <v>117937</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>445.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>114196</v>
+        <v>117944</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>495.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>114370</v>
+        <v>117951</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>410.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>114417</v>
+        <v>118187</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>450.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>114615</v>
+        <v>118194</v>
       </c>
       <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
         <v>14</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>15</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>22.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>115100</v>
+        <v>118200</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>480.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>115124</v>
+        <v>118798</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>480.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>115131</v>
+        <v>119009</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F10" s="3">
-        <v>480.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>115605</v>
+        <v>120999</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F11" s="3">
-        <v>320.0</v>
+        <v>229.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>115834</v>
+        <v>121118</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" t="s">
         <v>15</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>185.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>116770</v>
+        <v>121125</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F13" s="3">
-        <v>640.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>117050</v>
+        <v>121330</v>
       </c>
       <c r="C14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" t="s">
         <v>24</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>530.0</v>
+        <v>116.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>117340</v>
+        <v>121590</v>
       </c>
       <c r="C15" t="s">
         <v>25</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F15" s="3">
-        <v>460.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>117357</v>
+        <v>121972</v>
       </c>
       <c r="C16" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F16" s="3">
-        <v>515.0</v>
+        <v>435.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>117616</v>
+        <v>122573</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="F17" s="3">
-        <v>126.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>117685</v>
+        <v>122979</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E18" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="F18" s="3">
-        <v>39.5</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>117838</v>
+        <v>124430</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F19" s="3">
-        <v>460.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>117920</v>
+        <v>125093</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="F20" s="3">
-        <v>11.5</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>117937</v>
+        <v>125444</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="E21" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="F21" s="3">
-        <v>11.5</v>
+        <v>670.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>