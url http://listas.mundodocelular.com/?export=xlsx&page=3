--- v1 (2026-05-01)
+++ v2 (2026-06-24)
@@ -14,164 +14,161 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/05/2026 19:15</t>
-[...2 lines deleted...]
-    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO VERMELHO</t>
+    <t>Lista gerada no: 24/06/2026 12:00</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A+ BRANCO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A+ AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A   AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A GRAY- GRAFFITE USA</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE A+  BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A   USA  PRETO</t>
+  </si>
+  <si>
+    <t>CARREGADOR IPHONE MAGSAFE BATTERY PACK MODEL A2384 BRANCO</t>
+  </si>
+  <si>
+    <t>CARREGADOR</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>RELOGIO BLULORY SMARTWATCH GLIFO 9 DO PRETO</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>BLULORY</t>
+  </si>
+  <si>
+    <t>IPHONE 12   128GB GRADE A+ PRETO</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>FONE APPLE AIRPODS PRO MWP22ZM/A BRANCO</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE A+  AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE A+    ROXO</t>
+  </si>
+  <si>
+    <t>CABO APPLE WATCH ORIGINAL  SEM CAIXA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A   NATURAL   USA</t>
+  </si>
+  <si>
+    <t>CARR. MAGSAFE BATTERY PACK 5000 MAH  BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB GRADE A   DORADO    USA</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE B BLUE (AZUL)</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE B PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE B ROXO</t>
+  </si>
+  <si>
+    <t>FONE ROFFE EARBUDS A70 ANC PODS WITH DISPLAY</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
     <t>ACER</t>
-  </si>
-[...82 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A   NATURAL   USA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -194,51 +191,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb05e904ba5ac51e345ba371dd386c1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c200a29f6aae34d8292afa884078ce9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb752e1f63644bfec2a419d9169c1e2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65952936f7b08d2b40d2148234a275bb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d4dca5484e7e80d4868d20cdcfad1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eacd5ce3e663a89cad5427b7077caf.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761b3a3a294823c592a7ca84e09bf50.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4905e41ff84d24a343814e2c99a7b6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1d02f5e096903f0c6f4a3a6d636e7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4384478fe9b8a8bcef907654348ab46.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e689f0b43b0b88f0be694efab2d69.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936842e5344e1f462c602fdd493b135.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c6f886ee4fdd41086d5168fac275d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d71dd17140a397a87da88dfcfbeebb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622cacdb96545e780e5ff281d0eafbf.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55e016da0cac2db088fe59732fd35e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f1ce6a75fc34e833b390d47886a8c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db852876f390212fb928af4ef38ea3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4859b084b0b9e4a008c7ae397b6afd.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370a03f76ee19a94e87e1f836d540a1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee593fc17f5e3b33e7e0bac232ec1a7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae087ae47bdf28a16d6f504b747a118.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc1d1c0ed615841696d1789f3fded9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2b30935d54c7a85c31d06edb5de06.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94816c30f66eb7ca79618b10f6f12ccb.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d4b16ef1624322d40826a81bbd3c9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3380d14c4a5b36368d892429ffaee65.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba67d296b5d2bf4004c6aa799482221.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82f80cd87420f18ef5a64bed9f2067.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11951dde82298b96d0655655f1330c2e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9498352913fee94ba3c42b64e1646a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b8209acaa744f7a5e45b9e27a15ce.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10395045fff6ef75f27f80dc8e7522b0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564148c61233cdf19b3d3fb696262bd4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd853911b533894c1d777efe0c9e0b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a63d334c6d557157b034d947ed0ae.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df783214e6d3f085f84e0b61f0db72.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559a7ba5d1e9e4ca25edafd432ed00a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bfe721f4e7c65f5fcf44b6282d0b2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530b14d526dc724e553e9be96222f4a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1136,386 +1133,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>117920</v>
+        <v>118194</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>11.5</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>117937</v>
+        <v>118200</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>11.5</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>117944</v>
+        <v>118798</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>11.5</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>117951</v>
+        <v>119009</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>11.5</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>118187</v>
+        <v>120999</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>310.0</v>
+        <v>235.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>118194</v>
+        <v>121125</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>310.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>118200</v>
+        <v>121590</v>
       </c>
       <c r="C8" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" t="s">
         <v>17</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>310.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>118798</v>
+        <v>122573</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F9" s="3">
-        <v>450.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>119009</v>
+        <v>122610</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>410.0</v>
+        <v>235.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>120999</v>
+        <v>122979</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>229.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>121118</v>
+        <v>123280</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>560.0</v>
+        <v>235.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>121125</v>
+        <v>123297</v>
       </c>
       <c r="C13" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" t="s">
         <v>22</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>530.0</v>
+        <v>235.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>121330</v>
+        <v>124430</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>116.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>121590</v>
+        <v>125444</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E15" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>14.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>121972</v>
+        <v>125673</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F16" s="3">
-        <v>435.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>122573</v>
+        <v>126588</v>
       </c>
       <c r="C17" t="s">
         <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E17" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>18.0</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>122979</v>
+        <v>127004</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>15.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>124430</v>
+        <v>127394</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>21.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>125093</v>
+        <v>127417</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>330.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>125444</v>
+        <v>127769</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D21" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F21" s="3">
-        <v>670.0</v>
+        <v>14.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>