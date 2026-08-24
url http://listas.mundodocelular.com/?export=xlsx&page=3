--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -34,141 +34,141 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 12:00</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 128GB GRADE A+ BRANCO</t>
+    <t>Lista gerada no: 24/08/2026 04:13</t>
+  </si>
+  <si>
+    <t>IPHONE 12   128GB GRADE A+ PRETO</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>FONE APPLE AIRPODS PRO MWP22ZM/A BRANCO</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE A+  AZUL</t>
+  </si>
+  <si>
+    <t>CABO APPLE WATCH ORIGINAL  SEM CAIXA</t>
+  </si>
+  <si>
+    <t>FONTE APPLE IPHONE CABO E FONTE 25W</t>
+  </si>
+  <si>
+    <t>FONTE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A   NATURAL   USA</t>
+  </si>
+  <si>
+    <t>CARR. MAGSAFE BATTERY PACK 5000 MAH  BRANCO</t>
+  </si>
+  <si>
+    <t>CARREGADOR</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB GRADE A   DORADO    USA</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE B BLUE (AZUL)</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...67 lines deleted...]
-  <si>
     <t>IPHONE 14 128GB GRADE B PRETO</t>
   </si>
   <si>
-    <t>IPHONE 14 128GB GRADE B ROXO</t>
-[...1 lines deleted...]
-  <si>
     <t>FONE ROFFE EARBUDS A70 ANC PODS WITH DISPLAY</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
     <t>ACER</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI MI 11 LITE 8+128GB PRETO SWAP</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI MI 11 LITE   5G NE 8+128GB  PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO    6+64GB  AZUL  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO +   5G  8+128GB  PRETO  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO+ 5G   6+128GB  PRETO  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO +5G   6+128GB  AZUL  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO 5G   6+128GB  PRETO  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO 5G   6+128GB  AZUL SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO    8+128GB  AZUL SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +191,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee593fc17f5e3b33e7e0bac232ec1a7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae087ae47bdf28a16d6f504b747a118.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc1d1c0ed615841696d1789f3fded9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2b30935d54c7a85c31d06edb5de06.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94816c30f66eb7ca79618b10f6f12ccb.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d4b16ef1624322d40826a81bbd3c9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3380d14c4a5b36368d892429ffaee65.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba67d296b5d2bf4004c6aa799482221.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82f80cd87420f18ef5a64bed9f2067.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11951dde82298b96d0655655f1330c2e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9498352913fee94ba3c42b64e1646a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b8209acaa744f7a5e45b9e27a15ce.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10395045fff6ef75f27f80dc8e7522b0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564148c61233cdf19b3d3fb696262bd4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd853911b533894c1d777efe0c9e0b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a63d334c6d557157b034d947ed0ae.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df783214e6d3f085f84e0b61f0db72.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559a7ba5d1e9e4ca25edafd432ed00a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bfe721f4e7c65f5fcf44b6282d0b2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530b14d526dc724e553e9be96222f4a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7455f88d0e63a3222419e9a6ed4646.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42e3d12714e9151f8c71b32892603a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3e17ce07cd56b5ddee29be55c17df.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58552decc4ecc2f8b35f83a3a40949d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22861b6c07c0f9b9ff8bb5db5cbf5e14.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c018efb985bcd8c00a4254c60c161.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3e428ff00ae81b42e3ea54f722798.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df94ffab82963ef8bdb105889416f98.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a0935044b8d6b7e88be5056dc1bd8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce5b98e93f56ca3ed6a329642dad04.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296d6882c867190f1b45a04599d7d19.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fb2d1c759b903e1c0dbd853a84aaf.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85c69ac998bbb31017df03b2766bdb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8191ce21f9befab202fe005dc8b58.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1533a5a2f0658c5b729c25ab164ffc6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf881c5b7de21be7e87f3037fac007e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befdcf945d0708a6ac6bca0eb80248f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82842870444eb0f3a9c500ffac77078c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351641b57063523957e274902e61139.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb0df222ad89bcbf099bc194cf59cc.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1102,417 +1102,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>118194</v>
+        <v>122610</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>310.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>118200</v>
+        <v>122979</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>310.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>118798</v>
+        <v>123280</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>450.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>119009</v>
+        <v>124430</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>385.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>120999</v>
+        <v>124737</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>235.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>121125</v>
+        <v>125444</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>510.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>121590</v>
+        <v>125673</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>14.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>122573</v>
+        <v>126588</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>18.0</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>122610</v>
+        <v>127004</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10" t="s">
         <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>235.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>122979</v>
+        <v>127394</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>15.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>123280</v>
+        <v>127769</v>
       </c>
       <c r="C12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" t="s">
         <v>25</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F12" s="3">
-        <v>235.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>123297</v>
+        <v>128025</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>22</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F13" s="3">
-        <v>235.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>124430</v>
+        <v>128131</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
         <v>22</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F14" s="3">
-        <v>21.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>125444</v>
+        <v>128216</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D15" t="s">
         <v>22</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F15" s="3">
-        <v>670.0</v>
+        <v>128.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>125673</v>
+        <v>128223</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="F16" s="3">
-        <v>12.0</v>
+        <v>172.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>126588</v>
+        <v>128254</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
         <v>22</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F17" s="3">
-        <v>309.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>127004</v>
+        <v>128261</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F18" s="3">
-        <v>350.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>127394</v>
+        <v>128285</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F19" s="3">
-        <v>290.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>127417</v>
+        <v>128292</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F20" s="3">
-        <v>290.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>127769</v>
+        <v>128315</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="F21" s="3">
-        <v>14.0</v>
+        <v>110.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>