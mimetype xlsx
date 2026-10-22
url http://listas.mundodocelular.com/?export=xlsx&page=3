--- v3 (2026-08-24)
+++ v4 (2026-10-22)
@@ -34,141 +34,141 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/08/2026 04:13</t>
-[...2 lines deleted...]
-    <t>IPHONE 12   128GB GRADE A+ PRETO</t>
+    <t>Lista gerada no: 22/10/2026 18:50</t>
+  </si>
+  <si>
+    <t>CARR. MAGSAFE BATTERY PACK 5000 MAH  BRANCO</t>
+  </si>
+  <si>
+    <t>CARREGADOR</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB GRADE A   DORADO    USA</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>FONE APPLE AIRPODS PRO MWP22ZM/A BRANCO</t>
-[...31 lines deleted...]
-  <si>
     <t>IPHONE 13 PRO 128GB GRADE B BLUE (AZUL)</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>IPHONE 14 128GB GRADE B PRETO</t>
-[...1 lines deleted...]
-  <si>
     <t>FONE ROFFE EARBUDS A70 ANC PODS WITH DISPLAY</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
     <t>ACER</t>
   </si>
   <si>
     <t>CEL XIAOMI MI 11 LITE 8+128GB PRETO SWAP</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
     <t>CEL XIAOMI MI 11 LITE   5G NE 8+128GB  PRETO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO    6+64GB  AZUL  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO +   5G  8+128GB  PRETO  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO+ 5G   6+128GB  PRETO  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO +5G   6+128GB  AZUL  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO 5G   6+128GB  PRETO  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO 5G   6+128GB  AZUL SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO    8+128GB  AZUL SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO  5G   8+128GB  PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S 5G 6+128GB PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S 5G 6+64GB BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S 5G 8+128GB PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S   LA   6+128GB PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL LG B 220 DUAL SIM FM RADIO GSM 850 900 1800 1900</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +191,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7455f88d0e63a3222419e9a6ed4646.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42e3d12714e9151f8c71b32892603a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3e17ce07cd56b5ddee29be55c17df.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58552decc4ecc2f8b35f83a3a40949d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22861b6c07c0f9b9ff8bb5db5cbf5e14.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c018efb985bcd8c00a4254c60c161.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3e428ff00ae81b42e3ea54f722798.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df94ffab82963ef8bdb105889416f98.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a0935044b8d6b7e88be5056dc1bd8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce5b98e93f56ca3ed6a329642dad04.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296d6882c867190f1b45a04599d7d19.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fb2d1c759b903e1c0dbd853a84aaf.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85c69ac998bbb31017df03b2766bdb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8191ce21f9befab202fe005dc8b58.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1533a5a2f0658c5b729c25ab164ffc6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf881c5b7de21be7e87f3037fac007e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befdcf945d0708a6ac6bca0eb80248f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82842870444eb0f3a9c500ffac77078c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351641b57063523957e274902e61139.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb0df222ad89bcbf099bc194cf59cc.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1e5779a79400a76bd71c8b563113c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcaac06521a0afc1129d22ec326f8b1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f314a9d12995e9a7bfa428d25821a7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f3b0f9668feb628965cf4cbeac011.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5208f20f243476e044261b8f93e772.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6911940abccfec1b33a43ff1d0a79.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dc0bd2926b9850be9e4655fd95a0f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24255a43c29128c06e23d94798a9c6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e12f984562fd0fa8493671d96918dd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a8017e09ae08425a173893f7e0922.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d920651fa95d5630ab98e7425d87281.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950efc8fa60ec5df7c29615b19bfd84.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1545c4956acd16faec53a785419915b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71a843b264172b23a6d1f49017db99.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1365b3a9eaf29e9e25fe27a7eed51ac.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6501c24030941f6340f3e674a9a2d7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33970d8f03dbaf78c6b548ecabc9c67.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0c102c4d2b0ee16c9e956ec930256.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369890797b295ab2c1875f0e81f31c5f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eac5b2a3e7c43c251f5e91000c557d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1133,386 +1133,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>122610</v>
+        <v>125673</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>230.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>122979</v>
+        <v>126588</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>15.0</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>123280</v>
+        <v>127004</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>230.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>124430</v>
+        <v>127769</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>21.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>124737</v>
+        <v>128025</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>14</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F6" s="3">
-        <v>12.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>125444</v>
+        <v>128131</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>670.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>125673</v>
+        <v>128216</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>12.0</v>
+        <v>128.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>126588</v>
+        <v>128223</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F9" s="3">
-        <v>309.0</v>
+        <v>172.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>127004</v>
+        <v>128254</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F10" s="3">
-        <v>350.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>127394</v>
+        <v>128261</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F11" s="3">
-        <v>290.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>127769</v>
+        <v>128285</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="F12" s="3">
-        <v>14.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>128025</v>
+        <v>128292</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="F13" s="3">
-        <v>110.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>128131</v>
+        <v>128315</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="F14" s="3">
-        <v>118.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>128216</v>
+        <v>128353</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="F15" s="3">
-        <v>128.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>128223</v>
+        <v>128421</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="F16" s="3">
-        <v>172.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>128254</v>
+        <v>128445</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="F17" s="3">
-        <v>166.0</v>
+        <v>99.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>128261</v>
+        <v>128452</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="F18" s="3">
-        <v>166.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>128285</v>
+        <v>128469</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="F19" s="3">
-        <v>120.0</v>
+        <v>103.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>128292</v>
+        <v>128872</v>
       </c>
       <c r="C20" t="s">
+        <v>33</v>
+      </c>
+      <c r="D20" t="s">
+        <v>34</v>
+      </c>
+      <c r="E20" t="s">
         <v>35</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>120.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>128315</v>
+        <v>129961</v>
       </c>
       <c r="C21" t="s">
         <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F21" s="3">
-        <v>110.0</v>
+        <v>700.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>