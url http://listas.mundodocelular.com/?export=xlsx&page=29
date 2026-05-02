--- v0 (2026-03-13)
+++ v1 (2026-05-02)
@@ -14,143 +14,167 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 19:30</t>
-[...11 lines deleted...]
-    <t>INFINIX HOT 60 PRO+ X6886 8/256/ 6,78" DS Lte VIOLET</t>
+    <t>Lista gerada no: 01/05/2026 20:28</t>
+  </si>
+  <si>
+    <t>Kit Cortador de Cabelo e Trimmer Voyager VGR 2 IN1  V-885S2 Recarregável - DOURADO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>INFINIX HOT 60 PRO+ X6886  8/256/ 6,78" DS Lte BRANCO</t>
-[...35 lines deleted...]
-    <t>FONE  DE OUVIDO APPLE AIRPODS MAX USB-C MWW73-AM LARANJA</t>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BLUE LL/A AS IS A3256 HSO</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>APPLE WATCH S11 42MM MEU44 ROSE GOLD ML</t>
-[...11 lines deleted...]
-    <t>IPHONE 15 256GB PRETO  GRADE A  HSO</t>
+    <t>1,150.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB ORNG LL/A AS IS A3256</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB PINK SWAP USA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7" AZUL</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7" ORANGE</t>
+  </si>
+  <si>
+    <t>APPLE WATCH ULTRA 3 49MM GPS+CELL  PRETO  C/GARANTIA APPLE SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB SILVER A3523 ANATEL E-SIM+SIM</t>
+  </si>
+  <si>
+    <t>1,290.00</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 7 PRO BLACK 12/512GB THERMAL VERS</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 7 BLACK 12/512GB</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB SILVER A3525</t>
+  </si>
+  <si>
+    <t>1,440.00</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB  GRADE A AZUL HSO</t>
+  </si>
+  <si>
+    <t>TABLET LENOVO TAB TB311FU TELA 10.1" 4GB/ 128GB FONE+CAPA  GRAY</t>
+  </si>
+  <si>
+    <t>LENOVO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB SILVER A3526 C/CHIP + E- SIM ANATEL</t>
+  </si>
+  <si>
+    <t>1,700.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB ORANGE  A3526 C/CHIP + E- SIM ANATEL</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB AZUL  A3526 C/CHIP + E- SIM ANATEL</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE CLIP EARPHONE BLACK</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE CLIP EARPHONE BLUE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE CLIP EARPHONE WHITE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE LOOP HEADSET BLACK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -173,51 +197,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b41dbfdd58d4c9683ec1ac0af8bbd.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c9326c9e13de5062141befa872e87.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cff042e7a5a5981eea07e86984c1d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee556e619be1f8c991b33a747cfb3c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd847eca70450847626eb634776cbc.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568b44709478764b622e5369229fb2b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d3385f4fc6080ebde28bc7c10ff0d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6c896780988693b455ec3b2405f09.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0738588994a87a0adec78c9a1de25.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875b3c966d5597502bc205af406ad18.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618db206cd56e941ac0fd41468684df.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c77cc664e7014cb043622ed973009.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e6cae169f570df68e45a4f56a9d5a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81693a7a018ee164bd5e2d44a2f5b93c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02d29bd0dc9597deba14099495da15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc8d20b4de7309373f8234ccc6f333.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372549c03b668ced503530b9e9f353af.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de38cabd43377b0e94a98be9446903.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6075d219bb2811d64f35a5274ae3a94.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3338d56df1558fc338ac91b1320edb.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa0b7901273dd53d9ea47e7d0126d7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e362dc15b4c2262d189ec3fff5976.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24085db672c8b8a2aaa3ace9b83b8c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d290ed7bced41ca1edb1e9c1a0cf90.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79280a06f9cd81dd64870811dda09c47.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af9a42a9ad73d34358da8236909e26.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c07f91ecf65e565eac20e3569926a6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f362b97790ae03c51a02da50bc99a27.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98a52501b0f7b1a34ddfbbe9febb95.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9c6c59bdd8c28549a7f1635b19c49.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a51a287800d137be5e61b77166f69.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea0c760320e4d4ed265e0af74711df.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb188cb7a3348523322472052ce4f8d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32bcfe07222fbb33b95a7511da6ee0.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42309ad595ed5dd38bf5124feeeaf4fa.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8605514f8b62157b58bde6377c562c8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370e4b41d5ea725b9f9f00bbff0114e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33a5680ca30319a69111a4edce0724.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1db89942d928e6dba79d738d5a703.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721165216c5a96bcbb7ef6bdff37d541.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1084,417 +1108,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>153188</v>
+        <v>154352</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>202.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>153195</v>
+        <v>154406</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
         <v>11</v>
       </c>
-      <c r="E3" t="s">
-[...3 lines deleted...]
-        <v>202.0</v>
+      <c r="F3" s="3" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>153201</v>
+        <v>154413</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="3" t="s">
         <v>12</v>
-      </c>
-[...7 lines deleted...]
-        <v>203.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>153218</v>
+        <v>154420</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
         <v>11</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>204.0</v>
+        <v>595.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>153225</v>
+        <v>154437</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>147.0</v>
+        <v>56.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>153232</v>
+        <v>154444</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>147.0</v>
+        <v>56.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>153249</v>
+        <v>154604</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
         <v>11</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>147.0</v>
+        <v>660.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>153256</v>
+        <v>154628</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" t="s">
         <v>11</v>
       </c>
-      <c r="E9" t="s">
-[...3 lines deleted...]
-        <v>147.0</v>
+      <c r="F9" s="3" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>153263</v>
+        <v>154666</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F10" s="3">
-        <v>129.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>153270</v>
+        <v>154673</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F11" s="3">
-        <v>95.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>153287</v>
+        <v>154680</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" t="s">
         <v>11</v>
       </c>
-      <c r="E12" t="s">
-[...3 lines deleted...]
-        <v>79.0</v>
+      <c r="F12" s="3" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>153294</v>
+        <v>154703</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s">
         <v>11</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>79.9</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>153300</v>
+        <v>154727</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F14" s="3">
-        <v>79.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>153317</v>
+        <v>154734</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s">
         <v>11</v>
       </c>
-      <c r="E15" t="s">
-[...3 lines deleted...]
-        <v>79.0</v>
+      <c r="F15" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>153324</v>
+        <v>154819</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s">
         <v>11</v>
       </c>
-      <c r="E16" t="s">
-[...3 lines deleted...]
-        <v>469.0</v>
+      <c r="F16" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>153331</v>
+        <v>154826</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" t="s">
         <v>11</v>
       </c>
-      <c r="E17" t="s">
-[...3 lines deleted...]
-        <v>348.0</v>
+      <c r="F17" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>153362</v>
+        <v>154840</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="E18" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="F18" s="3">
-        <v>410.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>153379</v>
+        <v>154857</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="F19" s="3">
-        <v>440.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>153386</v>
+        <v>154864</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="F20" s="3">
-        <v>440.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>153393</v>
+        <v>154871</v>
       </c>
       <c r="C21" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E21" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="F21" s="3">
-        <v>495.0</v>
+        <v>26.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>