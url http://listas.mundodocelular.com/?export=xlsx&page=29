--- v1 (2026-05-02)
+++ v2 (2026-06-24)
@@ -14,167 +14,146 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/05/2026 20:28</t>
-[...2 lines deleted...]
-    <t>Kit Cortador de Cabelo e Trimmer Voyager VGR 2 IN1  V-885S2 Recarregável - DOURADO</t>
+    <t>Lista gerada no: 24/06/2026 14:02</t>
+  </si>
+  <si>
+    <t>IPHONE 14 256GB AMERICANO SWAP HSO AMARELO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>ONIDA</t>
-[...4 lines deleted...]
-  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>1,150.00</t>
-[...26 lines deleted...]
-    <t>ULEFONE RUGONE XEVER 7 PRO BLACK 12/512GB THERMAL VERS</t>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BLACK</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BLUE</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 1TB AMERICANO SWAP HSO PRETO</t>
+  </si>
+  <si>
+    <t>SAMSUNG  A15 5G 128GB DS BLACK SWAP</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>APPLE WATCH SE3 GPS+CELL 40MM ALUM  STARLIGHT   SPORT BAND SWAP SEM/CARREGADOR</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2020 M1 A2338 13” 3.2   256GB SWAP INT</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2020 M1 A2338 13“  3.2  8 RAM/512GB SWAP INT</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO X8 PRO MAX 12/512GB PRETO</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO X8 PRO MAX 12/512GB AZUL</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI NOTE 15 PRO 8/256 TITANIUM</t>
+  </si>
+  <si>
+    <t>FONE APPLE AIRPODS 4 MXP63LL/A WHITE</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2020 M1 A2338 13”  3.2  1TB SWAP INT</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A12 PRO 8/128GB GREY</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>ULEFONE RUGONE XEVER 7 BLACK 12/512GB</t>
-[...44 lines deleted...]
-    <t>GTIDE FUTURE LOOP HEADSET BLACK</t>
+    <t>TABLET ULEFONE ARMOR A10 PRO 4/128GB GRAY</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO 4/128GB BRANCO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO 4/128GB AZUL</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO KIDS 4/128GB AZUL</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO KIDS 4/128GB PINK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +176,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa0b7901273dd53d9ea47e7d0126d7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e362dc15b4c2262d189ec3fff5976.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24085db672c8b8a2aaa3ace9b83b8c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d290ed7bced41ca1edb1e9c1a0cf90.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79280a06f9cd81dd64870811dda09c47.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af9a42a9ad73d34358da8236909e26.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c07f91ecf65e565eac20e3569926a6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f362b97790ae03c51a02da50bc99a27.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98a52501b0f7b1a34ddfbbe9febb95.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9c6c59bdd8c28549a7f1635b19c49.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a51a287800d137be5e61b77166f69.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea0c760320e4d4ed265e0af74711df.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb188cb7a3348523322472052ce4f8d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32bcfe07222fbb33b95a7511da6ee0.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42309ad595ed5dd38bf5124feeeaf4fa.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8605514f8b62157b58bde6377c562c8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370e4b41d5ea725b9f9f00bbff0114e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33a5680ca30319a69111a4edce0724.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1db89942d928e6dba79d738d5a703.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721165216c5a96bcbb7ef6bdff37d541.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d331e78a18783580528bd483f884b8f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e619f088c72c45ef06f794e1a784cf9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8391afdb1f3e07c9defcf3a941c86b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d184b0473c3ec24559944e65965c4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c671a10cea02b84d5ccda1ec6f7cd06.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732cceb712016bd072f16804653e3d5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8b8fe80d56c3ac90314bb944faf74.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811350f37f812d4ae8e590c80a3144ba.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acb7faaf42968753f552c486adba4b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6789c2fcffe28f0775339b43181e75.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f90954157e5bc4fd897eec4782fcd.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e0a7d3f70f0f2c656454c40993d19.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d205d71112454a5a7ef2970e3b9b7a5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77223f4abae40056dd43284d15c2055.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698eb2c807d3de946e28406c06a3f09.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c881258b40a968387c8ec0fa955013.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1aa1934245c14b8be8cc109baf79a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638bc89b0b340000517137de97f18f3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53ae88d3147298a8efcb7c00ff2a60.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7e6a6d39aa9455184a3672efbbd5f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1108,417 +1087,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="93.12" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>154352</v>
+        <v>155816</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>118.0</v>
+        <v>365.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>154406</v>
+        <v>155823</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>9</v>
+      </c>
+      <c r="F3" s="3">
+        <v>650.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>154413</v>
+        <v>155830</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>9</v>
+      </c>
+      <c r="F4" s="3">
+        <v>650.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>154420</v>
+        <v>155847</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>595.0</v>
+        <v>815.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>154437</v>
+        <v>155854</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>56.0</v>
+        <v>960.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>154444</v>
+        <v>155878</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>56.0</v>
+        <v>99.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>154604</v>
+        <v>155892</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>660.0</v>
+        <v>239.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>154628</v>
+        <v>155953</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>9</v>
+      </c>
+      <c r="F9" s="3">
+        <v>530.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>154666</v>
+        <v>155960</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>445.0</v>
+        <v>585.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>154673</v>
+        <v>155984</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F11" s="3">
-        <v>360.0</v>
+        <v>493.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>154680</v>
+        <v>155991</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>20</v>
+      </c>
+      <c r="F12" s="3">
+        <v>493.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>154703</v>
+        <v>156035</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F13" s="3">
-        <v>295.0</v>
+        <v>236.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>154727</v>
+        <v>156042</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>165.0</v>
+        <v>122.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>154734</v>
+        <v>156080</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>9</v>
+      </c>
+      <c r="F15" s="3">
+        <v>620.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>154819</v>
+        <v>156127</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>26</v>
+      </c>
+      <c r="F16" s="3">
+        <v>207.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>154826</v>
+        <v>156134</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>26</v>
+      </c>
+      <c r="F17" s="3">
+        <v>105.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>154840</v>
+        <v>156141</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D18" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="F18" s="3">
-        <v>18.0</v>
+        <v>125.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>154857</v>
+        <v>156158</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="F19" s="3">
-        <v>17.0</v>
+        <v>125.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>154864</v>
+        <v>156165</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="F20" s="3">
-        <v>18.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>154871</v>
+        <v>156172</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="F21" s="3">
-        <v>26.0</v>
+        <v>129.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>