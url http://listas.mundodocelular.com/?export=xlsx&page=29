--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,146 +14,140 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 14:02</t>
-[...2 lines deleted...]
-    <t>IPHONE 14 256GB AMERICANO SWAP HSO AMARELO</t>
+    <t>Lista gerada no: 24/08/2026 05:31</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PLUS 256GB GRADE A BRANCO  HSO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BLACK</t>
-[...44 lines deleted...]
-    <t>TABLET ULEFONE ARMOR A12 PRO 8/128GB GREY</t>
+    <t>ULEFONE ARMOR BLACK MINI 20  PRO 8/256GB</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>TABLET ULEFONE ARMOR A10 PRO 4/128GB GRAY</t>
-[...11 lines deleted...]
-    <t>TABLET ULEFONE ARMOR A9 PRO KIDS 4/128GB PINK</t>
+    <t>ULEFONE ARMOR BLACK X32 6 RAM /128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR  X32 PRO 8/256GB PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 8 BLACK 8/128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 8  SAND 8/128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 8  PRETO 8RAM /256GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 8  SAND 8RAM /256GB</t>
+  </si>
+  <si>
+    <t>XLINK 7 BLACK WALKIE TALKIE GLOBAL NET 4G</t>
+  </si>
+  <si>
+    <t>XLINK 7 SAND DUNE WALKIE TALKIE GLOBAL NET 4G</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB AMERICANO SWAP DESERT TITANIUM RF</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB AMERICANO SWAP BRANCO TITANIUM RF</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB AMERICANO SWAP BLACK TITANIUM RF</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB AMERICANO SWAP NATURAL TITANIUM RF</t>
+  </si>
+  <si>
+    <t>IPHONE 16E 128GB PRETO HSO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16E 128GB HSO BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPAD 8TH 10.2´´   2020  32GB WIFI BRANCO SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 1TB SWAP A AZUL HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 1TB SWAP A DOURADO  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 1TB GRAY GRADE  A   SWAP HSO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -176,51 +170,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d331e78a18783580528bd483f884b8f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e619f088c72c45ef06f794e1a784cf9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8391afdb1f3e07c9defcf3a941c86b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d184b0473c3ec24559944e65965c4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c671a10cea02b84d5ccda1ec6f7cd06.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732cceb712016bd072f16804653e3d5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8b8fe80d56c3ac90314bb944faf74.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811350f37f812d4ae8e590c80a3144ba.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acb7faaf42968753f552c486adba4b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6789c2fcffe28f0775339b43181e75.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f90954157e5bc4fd897eec4782fcd.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e0a7d3f70f0f2c656454c40993d19.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d205d71112454a5a7ef2970e3b9b7a5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77223f4abae40056dd43284d15c2055.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698eb2c807d3de946e28406c06a3f09.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c881258b40a968387c8ec0fa955013.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1aa1934245c14b8be8cc109baf79a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638bc89b0b340000517137de97f18f3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53ae88d3147298a8efcb7c00ff2a60.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7e6a6d39aa9455184a3672efbbd5f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff59e63a3249df239239788d7c4ec90.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754851266dcde0a6b99b8c6391d5f53.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7777e9a9a45b1adc7f9ea4d705480f8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687e3a132dce88534bbf705a08accb0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beabc85587065decb9ec61dc109df53.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fb7b5662f1360344f2081142122f5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafb371c5ddd729ba1842b43e741eb3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae927ecbd7f83931b331eff419bbfc3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2086cfc1af5fd535d66f3171c37be6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c3adfb5a102fc75f6a543b80699bd.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a88a7330659c1302001e17cbf4f64.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e522d308ed73adcc5cdd92706807b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6721b64daa28d399a2b90c9926da01.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402628c01dc948ed3a5c6f2c4f9b0260.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b84e811e563ebedd98bc43ded4f7b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc686d17b523bfddb44e45684717bd5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4dc89964dfbc63c60322f311239e6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8432c34a1fe512c7a856b5d28bdc3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb674945c22c3291e5a8101073a8ac09.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390a986f17d2a482b1afc168b1c9c37.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1087,417 +1081,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="93.12" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>155816</v>
+        <v>157520</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>365.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>155823</v>
+        <v>157544</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>650.0</v>
+        <v>267.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>155830</v>
+        <v>157551</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>650.0</v>
+        <v>159.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>155847</v>
+        <v>157568</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F5" s="3">
-        <v>815.0</v>
+        <v>239.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>155854</v>
+        <v>157575</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F6" s="3">
-        <v>960.0</v>
+        <v>285.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>155878</v>
+        <v>157582</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F7" s="3">
-        <v>99.0</v>
+        <v>285.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>155892</v>
+        <v>157599</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F8" s="3">
-        <v>239.0</v>
+        <v>322.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>155953</v>
+        <v>157605</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F9" s="3">
-        <v>530.0</v>
+        <v>322.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>155960</v>
+        <v>157612</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F10" s="3">
-        <v>585.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>155984</v>
+        <v>157629</v>
       </c>
       <c r="C11" t="s">
         <v>19</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F11" s="3">
-        <v>493.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>155991</v>
+        <v>157636</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>493.0</v>
+        <v>825.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>156035</v>
+        <v>157643</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>236.0</v>
+        <v>825.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>156042</v>
+        <v>157667</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>122.0</v>
+        <v>825.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>156080</v>
+        <v>157674</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>620.0</v>
+        <v>825.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>156127</v>
+        <v>157742</v>
       </c>
       <c r="C16" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>207.0</v>
+        <v>428.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>156134</v>
+        <v>157759</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>105.0</v>
+        <v>428.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>156141</v>
+        <v>157766</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>125.0</v>
+        <v>145.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>156158</v>
+        <v>157773</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>125.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>156165</v>
+        <v>157780</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>129.0</v>
+        <v>555.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>156172</v>
+        <v>157797</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>129.0</v>
+        <v>555.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>