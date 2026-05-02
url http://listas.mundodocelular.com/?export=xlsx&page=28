--- v0 (2026-03-04)
+++ v1 (2026-05-02)
@@ -14,140 +14,170 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 04/03/2026 03:05</t>
-[...2 lines deleted...]
-    <t>relógio smartwatch HW X Caixa de Presente 7 Pulseiras ChatGPT+NFC Android e iOS relógio ma</t>
+    <t>Lista gerada no: 01/05/2026 21:43</t>
+  </si>
+  <si>
+    <t>NOKIA 5310 4G TA-1212 DS 2.4" BRANCO/VERMELHO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>ABC</t>
-[...4 lines deleted...]
-  <si>
     <t>NOKIA</t>
   </si>
   <si>
-    <t>ULEFONE ARMOR  27T PRO PLUS 12/256GB 5G PRETO</t>
-[...2 lines deleted...]
-    <t>SMARTPHONES</t>
+    <t>HONOR X5C NLA-LX1 4/128 OCEAN CYAN</t>
+  </si>
+  <si>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>HONOR X5C PLUS NLA-LX1 4/256  CELESTE</t>
+  </si>
+  <si>
+    <t>Relogio Inteligente Ulefone Armor Pro - Amoled - Bluetooth - Black</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>XIAOMI POCO M8 PRO DUAL CHIP 12/512GB 5G GLOBAL  PRETO</t>
-[...41 lines deleted...]
-    <t>XIAOMI REDMI NOTE 15 5G 8+256 PRETO</t>
+    <t>Apple Macbook Neo (2026) 13" A18 Pro 256 GB MHFF4LL/A - AZUL</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK NEO (2026) 13" A18 PRO 256 GB MHFA4LL/A -  BRANCO</t>
+  </si>
+  <si>
+    <t>Apple Macbook Neo (2026) 13" A18 Pro 256 GB MHFH4LL/A - Pink</t>
+  </si>
+  <si>
+    <t>IPHONE 16E 128GB BLACK LL/A OPEN BOX C/GARANTIA APPLE</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR M5 MDHA4LL/A 13.6" CHIP  16RAM /512G SSD STARLIGHT</t>
+  </si>
+  <si>
+    <t>1,185.00</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR MDHA4LL/A 13.6" CHIP M5 16RAM /512G SSD SKY AZUL</t>
+  </si>
+  <si>
+    <t>1,215.00</t>
+  </si>
+  <si>
+    <t>BOLSA VIDVIE BH02 LAPTOP 14IN PORTABLE</t>
+  </si>
+  <si>
+    <t>YESIDO</t>
+  </si>
+  <si>
+    <t>SUPORTE CAR WIRELES CHARGING CAR HOLDER HC1530  15W VIDVIE</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>SUPORTE CARRO MAGNETIC WIRELES CHARGING HOLDER 15W VINVIE 15W</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 512GB BRANCO TITANIUN GRADE A SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE B  AZUL AMERICANO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB COSMIC ORANGE  C/GARANTIA APPLE SWAP</t>
+  </si>
+  <si>
+    <t>1,150.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BLUE   C/GARANTIA APPLE SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK NEO (2026) 13" A18 PRO 256 GB MHFD4LL/A -  CITRUS</t>
+  </si>
+  <si>
+    <t>SAMSUNG GALAXY  A07 A075F 4GB/128GB  DUAL SIM  6.7" PRETO</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>Kit Cortador de Cabelo e Trimmer Voyager VGR 2 IN1  V-885S2 Recarregável - Verde</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -170,51 +200,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a19bac2ddf2ef158a580f4f9dc898.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28d5505f26d8a4ffcd3ddafd7b4dcb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce4d9216679e3d98cc705d979559a4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5517db4dc1e6aca9e374bc53d85df.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16674cff4f378ff11d31b3756b8155d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894001c86bd23e2f33b7e0fbc8fd3dbb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2fe6f1d614b14d13657d4fa123315.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511f21d9e66f3ab098d8e08d90abd55.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77baf75dac45463d581758c58ee6e8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70075cd2fd7d2024479f588278b86b4.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348d4fd2f07f945dc06ce4d5abd188e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f52f26bf21a667b38fe21a1edc410.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9ab7934f4da144c67ae4bf5522140.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd153d4d155a66513d9d8ce0166c62e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf4dc00bb1731d88ee55fe16e80a57.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d72f227f441ee992472cab5787d86.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089c25824ed2765294dc3f5e3b09bfb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2d5a1dfd950a26a92c5f18b535e8c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470176c48e444f5d83ec01861e31fb0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b626c4433a91b2fb907c51c58ad2f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615200f02191c386ba5c0548eb29a72.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597b60acc9732a6ed628cbcd991b475.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc537934af6b1bf316617cc04436c2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24dde6079e7208eb6379994c36ad9b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701bcc5def4ae271ae4b5cccb6842bb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17847dfedaf12401376ce2fdeda0e65d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2157949a21c04c59cd2bdc5c3580449.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17283679d996ba274fe0bb4ac6743620.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bde1e2c1068290e276424ec5ca845.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9d5187b8b4fed8ea4cdc82cfe8724.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf129420d079c5add96ff1ace30d97.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808316eab4f930ffbb403005c4ed3d42.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d81ebaf27bf7313b2082726168d254.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -552,50 +582,260 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -862,307 +1102,426 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G14"/>
+  <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="107.26" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>152815</v>
+        <v>153812</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>23.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>152846</v>
+        <v>153850</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>13.0</v>
+        <v>103.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>152853</v>
+        <v>153867</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="F4" s="3">
-        <v>375.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>152860</v>
+        <v>153928</v>
       </c>
       <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>345.0</v>
+        <v>49.9</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>152877</v>
+        <v>153973</v>
       </c>
       <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s">
         <v>17</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>345.0</v>
+        <v>688.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>152884</v>
+        <v>153980</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>285.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>152891</v>
+        <v>153997</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F8" s="3">
-        <v>285.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>152907</v>
+        <v>154017</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F9" s="3">
-        <v>285.0</v>
+        <v>455.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>152914</v>
+        <v>154031</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" s="3" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>6.25</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>152945</v>
+        <v>154055</v>
       </c>
       <c r="C11" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" s="3" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>31.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>152990</v>
+        <v>154086</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F12" s="3">
-        <v>279.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>153003</v>
+        <v>154093</v>
       </c>
       <c r="C13" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s">
         <v>28</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>279.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>153010</v>
+        <v>154109</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="F14" s="3">
-        <v>223.0</v>
+        <v>18.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" customHeight="1" ht="52">
+      <c r="A15">
+        <v>154147</v>
+      </c>
+      <c r="C15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" s="3">
+        <v>950.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" customHeight="1" ht="52">
+      <c r="A16">
+        <v>154178</v>
+      </c>
+      <c r="C16" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" s="3">
+        <v>210.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" customHeight="1" ht="52">
+      <c r="A17">
+        <v>154215</v>
+      </c>
+      <c r="C17" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" customHeight="1" ht="52">
+      <c r="A18">
+        <v>154222</v>
+      </c>
+      <c r="C18" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" customHeight="1" ht="52">
+      <c r="A19">
+        <v>154284</v>
+      </c>
+      <c r="C19" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="3">
+        <v>680.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" customHeight="1" ht="52">
+      <c r="A20">
+        <v>154307</v>
+      </c>
+      <c r="C20" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" t="s">
+        <v>37</v>
+      </c>
+      <c r="F20" s="3">
+        <v>105.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" customHeight="1" ht="52">
+      <c r="A21">
+        <v>154345</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s">
+        <v>39</v>
+      </c>
+      <c r="F21" s="3">
+        <v>124.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>