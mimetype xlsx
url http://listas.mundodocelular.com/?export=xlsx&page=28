--- v1 (2026-05-02)
+++ v2 (2026-06-24)
@@ -14,170 +14,143 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/05/2026 21:43</t>
-[...2 lines deleted...]
-    <t>NOKIA 5310 4G TA-1212 DS 2.4" BRANCO/VERMELHO</t>
+    <t>Lista gerada no: 24/06/2026 12:18</t>
+  </si>
+  <si>
+    <t>OCULOS BLACKVIEW BV100 SUNGLASSESES BLUETOOTH</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>NOKIA</t>
-[...20 lines deleted...]
-    <t>Apple Macbook Neo (2026) 13" A18 Pro 256 GB MHFF4LL/A - AZUL</t>
+    <t>BLACKVIEW</t>
+  </si>
+  <si>
+    <t>TABLET BLACKVIEW TAB 20 WIFI 4+8 / 64GB GREY-10.1´´</t>
+  </si>
+  <si>
+    <t>CELULAR BLACKVIEW FORT1 VERDE 8CORE/6,56 4+8 16RAM/ GR 128GB</t>
+  </si>
+  <si>
+    <t>CELULAR BLACKVIEW FORT1 ORANGE  8CORE/6,56 4+8 16RAM/ GR 128GB</t>
+  </si>
+  <si>
+    <t>CELULAR BLACKVIEW FORT1 PRETO  8CORE/6,56 4+8 16RAM/ GR 128GB</t>
+  </si>
+  <si>
+    <t>TABLET BLACKVIEW TAB 60 PRO KIT PRETO  8GB/128GB</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA  CM 817 AIR 8/512 GB  8 PULGADAS  PRETO</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA  CM 817 AIR 8/512GB 8 PULGADAS  ORANGE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7 POLGADAS PRETO</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM10000 PLUS AND AZUL</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM10000 PLUS AND VERDE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB AMERICANO SWAP HSO AZUL</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>APPLE MACBOOK NEO (2026) 13" A18 PRO 256 GB MHFA4LL/A -  BRANCO</t>
-[...62 lines deleted...]
-    <t>ONIDA</t>
+    <t>IPHONE 13 256GB AMERICANO SWAP HSO VERDE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB AMERICANO SWAP HSO BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB AMERICANO SWAP HSO PINK</t>
+  </si>
+  <si>
+    <t>IPHONE 16 512GB AMERICANO SWAP HSO PINK</t>
+  </si>
+  <si>
+    <t>IPHONE 16 512GB AMERICANO SWAP HSO TEAL</t>
+  </si>
+  <si>
+    <t>IPHONE 16 512GB AMERICANO SWAP HSO ULTRAMARINE</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO DESERT</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO NATURAL TITANIUM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -200,51 +173,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd153d4d155a66513d9d8ce0166c62e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf4dc00bb1731d88ee55fe16e80a57.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d72f227f441ee992472cab5787d86.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089c25824ed2765294dc3f5e3b09bfb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2d5a1dfd950a26a92c5f18b535e8c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470176c48e444f5d83ec01861e31fb0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b626c4433a91b2fb907c51c58ad2f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615200f02191c386ba5c0548eb29a72.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597b60acc9732a6ed628cbcd991b475.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc537934af6b1bf316617cc04436c2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24dde6079e7208eb6379994c36ad9b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701bcc5def4ae271ae4b5cccb6842bb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17847dfedaf12401376ce2fdeda0e65d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2157949a21c04c59cd2bdc5c3580449.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17283679d996ba274fe0bb4ac6743620.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bde1e2c1068290e276424ec5ca845.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9d5187b8b4fed8ea4cdc82cfe8724.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf129420d079c5add96ff1ace30d97.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808316eab4f930ffbb403005c4ed3d42.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d81ebaf27bf7313b2082726168d254.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e989a7c966503f936bcfdbed127207.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb138a2921009cbef1b677007664c8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476149c8fa37956561059bda197e8fe.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51533450398b44cf0043e50eb5dfa8e2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f4b2baaee9cae0da54094b645e9d0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159be5f8990069804dfaff4a3912111e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd5b63653ec54788a7f61803d3aff7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9c50a1096e5cd767a55ae96a2bdad.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6425ee949d200a08cfa660cc5aeaeb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24d1b33ed39c2ac348396cc0f37216.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0463e04ded75d449295430e707cbc.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356a2b56bbf61f6a303c0dda3784dad.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5da242ea3efd192abee90ee41505f3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60e337c90f4dd5de59a7679ee29931.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc1eec31d6cf6ac03ca5b5967e536e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10664382ab33a8859169ad977b8b2167.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290716553b792e23f211fde5c16b705.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065d76173aa810e0370c3ffba565889.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e244a717c92893b9548f9124b82545.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07faab316985fa3b596fc1d28338fad5.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1111,417 +1084,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="74.268" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>153812</v>
+        <v>155489</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>18.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>153850</v>
+        <v>155502</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>103.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>153867</v>
+        <v>155526</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>115.0</v>
+        <v>133.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>153928</v>
+        <v>155533</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>49.9</v>
+        <v>133.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>153973</v>
+        <v>155540</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>688.0</v>
+        <v>133.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>153980</v>
+        <v>155564</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>680.0</v>
+        <v>149.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>153997</v>
+        <v>155571</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F8" s="3">
-        <v>680.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>154017</v>
+        <v>155588</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F9" s="3">
-        <v>455.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>154031</v>
+        <v>155595</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>16</v>
+      </c>
+      <c r="F10" s="3">
+        <v>59.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>154055</v>
+        <v>155601</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>16</v>
+      </c>
+      <c r="F11" s="3">
+        <v>83.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>154086</v>
+        <v>155618</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="F12" s="3">
-        <v>18.0</v>
+        <v>83.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>154093</v>
+        <v>155649</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="F13" s="3">
-        <v>12.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>154109</v>
+        <v>155656</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="F14" s="3">
-        <v>18.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>154147</v>
+        <v>155663</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F15" s="3">
-        <v>950.0</v>
+        <v>345.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>154178</v>
+        <v>155700</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F16" s="3">
-        <v>210.0</v>
+        <v>605.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>154215</v>
+        <v>155724</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>22</v>
+      </c>
+      <c r="F17" s="3">
+        <v>665.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>154222</v>
+        <v>155731</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>22</v>
+      </c>
+      <c r="F18" s="3">
+        <v>670.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>154284</v>
+        <v>155748</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F19" s="3">
-        <v>680.0</v>
+        <v>660.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>154307</v>
+        <v>155755</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="F20" s="3">
-        <v>105.0</v>
+        <v>835.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>154345</v>
+        <v>155762</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="F21" s="3">
-        <v>124.0</v>
+        <v>835.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>