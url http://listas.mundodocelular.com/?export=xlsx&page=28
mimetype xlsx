--- v2 (2026-06-24)
+++ v3 (2026-06-24)
@@ -34,65 +34,62 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 12:18</t>
-[...2 lines deleted...]
-    <t>OCULOS BLACKVIEW BV100 SUNGLASSESES BLUETOOTH</t>
+    <t>Lista gerada no: 24/06/2026 13:49</t>
+  </si>
+  <si>
+    <t>TABLET BLACKVIEW TAB 20 WIFI 4+8 / 64GB GREY-10.1´´</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>BLACKVIEW</t>
   </si>
   <si>
-    <t>TABLET BLACKVIEW TAB 20 WIFI 4+8 / 64GB GREY-10.1´´</t>
-[...1 lines deleted...]
-  <si>
     <t>CELULAR BLACKVIEW FORT1 VERDE 8CORE/6,56 4+8 16RAM/ GR 128GB</t>
   </si>
   <si>
     <t>CELULAR BLACKVIEW FORT1 ORANGE  8CORE/6,56 4+8 16RAM/ GR 128GB</t>
   </si>
   <si>
     <t>CELULAR BLACKVIEW FORT1 PRETO  8CORE/6,56 4+8 16RAM/ GR 128GB</t>
   </si>
   <si>
     <t>TABLET BLACKVIEW TAB 60 PRO KIT PRETO  8GB/128GB</t>
   </si>
   <si>
     <t>TABLET CIDEA  CM 817 AIR 8/512 GB  8 PULGADAS  PRETO</t>
   </si>
   <si>
     <t>CIDEA</t>
   </si>
   <si>
     <t>TABLET CIDEA  CM 817 AIR 8/512GB 8 PULGADAS  ORANGE</t>
   </si>
   <si>
     <t>TABLET CIDEA 8/256GB  CM 517 AIR 7 POLGADAS PRETO</t>
   </si>
   <si>
     <t>TABLET CIDEA 8/1TB 5G CM10000 PLUS AND AZUL</t>
@@ -107,50 +104,53 @@
     <t>APPLE</t>
   </si>
   <si>
     <t>IPHONE 13 256GB AMERICANO SWAP HSO VERDE</t>
   </si>
   <si>
     <t>IPHONE 13 256GB AMERICANO SWAP HSO BRANCO</t>
   </si>
   <si>
     <t>IPHONE 16 128GB AMERICANO SWAP HSO PINK</t>
   </si>
   <si>
     <t>IPHONE 16 512GB AMERICANO SWAP HSO PINK</t>
   </si>
   <si>
     <t>IPHONE 16 512GB AMERICANO SWAP HSO TEAL</t>
   </si>
   <si>
     <t>IPHONE 16 512GB AMERICANO SWAP HSO ULTRAMARINE</t>
   </si>
   <si>
     <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO DESERT</t>
   </si>
   <si>
     <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO NATURAL TITANIUM</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO BRANCO  TITANIUM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -173,51 +173,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e989a7c966503f936bcfdbed127207.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb138a2921009cbef1b677007664c8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476149c8fa37956561059bda197e8fe.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51533450398b44cf0043e50eb5dfa8e2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f4b2baaee9cae0da54094b645e9d0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159be5f8990069804dfaff4a3912111e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd5b63653ec54788a7f61803d3aff7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9c50a1096e5cd767a55ae96a2bdad.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6425ee949d200a08cfa660cc5aeaeb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24d1b33ed39c2ac348396cc0f37216.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0463e04ded75d449295430e707cbc.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356a2b56bbf61f6a303c0dda3784dad.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5da242ea3efd192abee90ee41505f3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60e337c90f4dd5de59a7679ee29931.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc1eec31d6cf6ac03ca5b5967e536e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10664382ab33a8859169ad977b8b2167.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290716553b792e23f211fde5c16b705.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065d76173aa810e0370c3ffba565889.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e244a717c92893b9548f9124b82545.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07faab316985fa3b596fc1d28338fad5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272404e34ecbeee9d35a7b1c6158e2a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d6fdd639d64b1366ccb1b5e15700e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb3f9b4a2e8e13c1276dab8191daf8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dc49dd29ba0acc7711ad9408c3639.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b0262bae5bb74818c3c7d06f7537b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8482ff4ce2937a5aad5da6ad655169f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df00f34f65ef3e65c05f1d73489b83e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a8bc952a7d57b87ae81c57cc45aef.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e56d1aa1f1e32ea762535b39f867b6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c08a64cb2d700cb766ef5d6c015f16.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb607113d6c99bebd8013bb3ae17a32.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab4d812169e2052699c4c3203d1a25.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410843eb63aaff1b5492112a6850ca6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710317e12598b57b7b4d826e892252a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdd2933124121366ccae6e0c2262b3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47811a9b9a57b3f29fb20e47a38cca.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c30024a140fc8814528da8f74b5d84.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523209a2380c328e27a09e703681fb5d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27f74d1dc1b6908d998d3fdc63e6d7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917af5117ba34fa0908a3dc235b0714.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1115,383 +1115,383 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>155489</v>
+        <v>155502</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>75.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>155502</v>
+        <v>155526</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>110.0</v>
+        <v>133.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>155526</v>
+        <v>155533</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
         <v>133.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>155533</v>
+        <v>155540</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
         <v>133.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>155540</v>
+        <v>155564</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>133.0</v>
+        <v>149.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>155564</v>
+        <v>155571</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>149.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>155571</v>
+        <v>155588</v>
       </c>
       <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="F8" s="3">
         <v>62.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>155588</v>
+        <v>155595</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>62.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>155595</v>
+        <v>155601</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F10" s="3">
-        <v>59.0</v>
+        <v>83.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>155601</v>
+        <v>155618</v>
       </c>
       <c r="C11" t="s">
         <v>19</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F11" s="3">
         <v>83.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>155618</v>
+        <v>155649</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F12" s="3">
-        <v>83.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>155649</v>
+        <v>155656</v>
       </c>
       <c r="C13" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
       <c r="F13" s="3">
         <v>340.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>155656</v>
+        <v>155663</v>
       </c>
       <c r="C14" t="s">
         <v>23</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F14" s="3">
-        <v>340.0</v>
+        <v>345.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>155663</v>
+        <v>155700</v>
       </c>
       <c r="C15" t="s">
         <v>24</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F15" s="3">
-        <v>345.0</v>
+        <v>605.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>155700</v>
+        <v>155724</v>
       </c>
       <c r="C16" t="s">
         <v>25</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F16" s="3">
-        <v>605.0</v>
+        <v>665.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>155724</v>
+        <v>155731</v>
       </c>
       <c r="C17" t="s">
         <v>26</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F17" s="3">
-        <v>665.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>155731</v>
+        <v>155748</v>
       </c>
       <c r="C18" t="s">
         <v>27</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F18" s="3">
-        <v>670.0</v>
+        <v>660.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>155748</v>
+        <v>155755</v>
       </c>
       <c r="C19" t="s">
         <v>28</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F19" s="3">
-        <v>660.0</v>
+        <v>835.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>155755</v>
+        <v>155762</v>
       </c>
       <c r="C20" t="s">
         <v>29</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F20" s="3">
         <v>835.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>155762</v>
+        <v>155779</v>
       </c>
       <c r="C21" t="s">
         <v>30</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F21" s="3">
         <v>835.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>