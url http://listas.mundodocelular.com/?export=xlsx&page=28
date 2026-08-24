--- v3 (2026-06-24)
+++ v4 (2026-08-24)
@@ -14,143 +14,140 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 13:49</t>
-[...2 lines deleted...]
-    <t>TABLET BLACKVIEW TAB 20 WIFI 4+8 / 64GB GREY-10.1´´</t>
+    <t>Lista gerada no: 24/08/2026 05:31</t>
+  </si>
+  <si>
+    <t>GTIDE POWERBANK SLIN 01 5000MAH BEIJE</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>BLACKVIEW</t>
-[...32 lines deleted...]
-    <t>IPHONE 13 256GB AMERICANO SWAP HSO AZUL</t>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE POWERBANK SLIN 01 5000MAH BLACK</t>
+  </si>
+  <si>
+    <t>GTIDE POWERBANK SLIN 01 5000MAH BLUE</t>
+  </si>
+  <si>
+    <t>GTIDE POWERBANK SLIN 01 5000MAH PINK</t>
+  </si>
+  <si>
+    <t>GTIDE POWERBANK SLIN 01 5000MAH ROXO</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO MAX 128GB AMERICANO SWAP HSO AZUL</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 256GB AMERICANO SWAP HSO VERDE</t>
-[...23 lines deleted...]
-    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO BRANCO  TITANIUM</t>
+    <t>IPHONE 16 PLUS 128GB GRADE A AZUL SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PLUS 128GB GRADE A PRETO  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 1TB AMERICANO SWAP HSO GRAY</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PLUS 128GB GRADE A AMARELO HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PLUS 512GB GRADE A AZUL  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PLUS 512GB GRADE A VERDE   HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PLUS 512GB GRADE A AMARELO  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PLUS 128GB GRADE A VERDE  TEAL HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO MAX 512GB AMERICANO SWAP GRAY HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 1TB AMERICANO VERDE  SWAP  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 1TB AMERICANO BRANCO SWAP  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PLUS 256GB GRADE A ROSA HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PLUS 256GB GRADE A PRETO HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PLUS 256GB GRADE A AZUL  HSO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -173,51 +170,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272404e34ecbeee9d35a7b1c6158e2a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d6fdd639d64b1366ccb1b5e15700e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb3f9b4a2e8e13c1276dab8191daf8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dc49dd29ba0acc7711ad9408c3639.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b0262bae5bb74818c3c7d06f7537b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8482ff4ce2937a5aad5da6ad655169f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df00f34f65ef3e65c05f1d73489b83e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a8bc952a7d57b87ae81c57cc45aef.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e56d1aa1f1e32ea762535b39f867b6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c08a64cb2d700cb766ef5d6c015f16.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb607113d6c99bebd8013bb3ae17a32.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab4d812169e2052699c4c3203d1a25.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410843eb63aaff1b5492112a6850ca6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710317e12598b57b7b4d826e892252a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdd2933124121366ccae6e0c2262b3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47811a9b9a57b3f29fb20e47a38cca.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c30024a140fc8814528da8f74b5d84.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523209a2380c328e27a09e703681fb5d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27f74d1dc1b6908d998d3fdc63e6d7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917af5117ba34fa0908a3dc235b0714.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fa8ecc5aeff782b641404af0bdc2e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efdb215c7a2a7198c507794d6e3ade.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50e78dcc298a6ace06dee13b668155.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e40cf503099738bfdc5bf3a2b5d685.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19088eeaf4314a940edcab967b7911f8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0fb36e72f29243fdef9dee808ced0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b74af9cd3a73521e46a373235615a0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b673b40e0fa48bb0ebea97c058864ef.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97001f1d00812fdf4d5720947a5f4e4a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fccb7080930ed7d7e5dc09bc4c9401.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e4f9e18e06ad26b4840d5f0cb2378.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25055514fd0556ad5c4a135b34a99b0b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696b19323ed867a2777c33ace119c21.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582705a4f462893cbfa73cd8831a301f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4861a568cb84f96f7967b69f24239.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993e6d91e6cca8a9ba66b30b642edbc.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94134ccdaba1a0b6e1293097763de51d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a56c8175e876be07ceb03122b22416.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5477655d0a7961ed50494d62ad59cc1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde52d3b39a3ed08de2f5ffdde62dcd6.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1084,417 +1081,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>155502</v>
+        <v>157216</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>110.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>155526</v>
+        <v>157223</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>133.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>155533</v>
+        <v>157230</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>133.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>155540</v>
+        <v>157247</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>133.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>155564</v>
+        <v>157254</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>149.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>155571</v>
+        <v>157278</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>62.0</v>
+        <v>365.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>155588</v>
+        <v>157308</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>62.0</v>
+        <v>645.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>155595</v>
+        <v>157322</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>59.0</v>
+        <v>645.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>155601</v>
+        <v>157339</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="3">
-        <v>83.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>155618</v>
+        <v>157360</v>
       </c>
       <c r="C11" t="s">
         <v>19</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="3">
-        <v>83.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>155649</v>
+        <v>157384</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F12" s="3">
-        <v>340.0</v>
+        <v>505.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>155656</v>
+        <v>157391</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F13" s="3">
-        <v>340.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>155663</v>
+        <v>157407</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F14" s="3">
-        <v>345.0</v>
+        <v>499.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>155700</v>
+        <v>157414</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F15" s="3">
-        <v>605.0</v>
+        <v>648.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>155724</v>
+        <v>157445</v>
       </c>
       <c r="C16" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F16" s="3">
-        <v>665.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>155731</v>
+        <v>157452</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F17" s="3">
-        <v>670.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>155748</v>
+        <v>157469</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F18" s="3">
-        <v>660.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>155755</v>
+        <v>157490</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F19" s="3">
-        <v>835.0</v>
+        <v>690.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>155762</v>
+        <v>157506</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F20" s="3">
-        <v>835.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>155779</v>
+        <v>157513</v>
       </c>
       <c r="C21" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F21" s="3">
-        <v>835.0</v>
+        <v>690.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>