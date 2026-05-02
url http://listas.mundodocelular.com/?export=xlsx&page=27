--- v0 (2026-05-02)
+++ v1 (2026-05-02)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/05/2026 21:42</t>
+    <t>Lista gerada no: 01/05/2026 22:52</t>
   </si>
   <si>
     <t>INFINIX HOT 60I X6728 8+8/256 VERDE</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>INFINIX</t>
   </si>
   <si>
     <t>INFINIX HOT 60I X6728 8+8/256 ROXO</t>
   </si>
   <si>
     <t>INFINIX HOT 60I X6728 8+8/256 BRANCO</t>
   </si>
   <si>
     <t>INFINIX HOT 60I X6728 4/256 AZUL</t>
   </si>
   <si>
     <t>INFINIX SMART 10 X6725 4-128 AZUL</t>
   </si>
   <si>
     <t>FONE  DE OUVIDO APPLE AIRPODS MAX USB-C MWW73-AM LARANJA</t>
   </si>
@@ -182,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb974141095aaa0ee4c11279c34b6d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af668079cb328f5fdee04a35d9ba315.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33d417a6c194c1945b5fe733e49ae1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1db4efc01f1d30ed0ad0115c25fb53.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b261a505cb237784470dc0d814d1b3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390e15890d04c2204d00bcfd507196b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb6767e570c3b77472e63ec7857d82.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb0850a3a8a26e680c4753a48e1551.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb642861ba54defa62da1542c7d22131.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbd70d3d7fba3239bfb98eb225ad12.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e764e13c0c548d957f8273f68b7b32.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7b9bd0e429562620987662001454c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822410fe733bbc59328ba6d8a64bbcc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7818dced4133222aedf6e1f023154a7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ed250f87c75a43dcbc9a31b2103b9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43013d7be5d6dde3be632f1cb96ef9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400380e3a7bc5810973db9fa8941902.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000e3538d63dde2088c4d5bfc9aba4b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c29926bf69430387c00ef4683119e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7507cf7193cd77834356f65066f39f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a69caeaa55219dd5afb2ec2038e55.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f856bba511ef042191f4af6a836ab.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756090d583ae89c05fd778a981abf1a2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc5b8e2a0081c83d75e3f24914bebb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0111049da9488f4ea4a078d6c55bf.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e10cb50638e5754c7dea4280e89330.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214042e4a7ae65174237ea045d426f9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25428b8d2a81bbdf754db9dda57906bd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1013049f629b2edc501ba228e59b78c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35560ac0c6ad891db3b971b9ac66f151.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b661980b13583f2ca8db59b82908c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e2330202785f9efc94fadb72ff7cc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529ec2f3acded8d027c9cee2920370c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c598e581891dc1c8466e9fdbfc028a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d14a6e392c82f2ec427cfdb2b51eaf.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfaddf372edab8a39d07a65abf9a3f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57017da718edc4e60a2bf525e14323b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dae7f09d8ec47479512b382b329d2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a49ca3eb7787707210b14b32a9c69.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c1a0afb43978fd7fbd1a1c5ede1c6.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>