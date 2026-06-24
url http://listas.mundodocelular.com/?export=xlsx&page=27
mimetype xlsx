--- v1 (2026-05-02)
+++ v2 (2026-06-24)
@@ -14,152 +14,170 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/05/2026 22:52</t>
-[...2 lines deleted...]
-    <t>INFINIX HOT 60I X6728 8+8/256 VERDE</t>
+    <t>Lista gerada no: 24/06/2026 12:08</t>
+  </si>
+  <si>
+    <t>IPHONE 15 256GB GRADE A AMARELO USA HSO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>INFINIX</t>
-[...16 lines deleted...]
-  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO 128GB GRADE A VERDE HSO</t>
+    <t>MOTOROLA  G67 XT2621-1 4/256 LIMA RETAIL</t>
+  </si>
+  <si>
+    <t>MOTOROLA</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G67 XT2621-1 4/256 GRIS RETAIL</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO 256GB GRADE A AZUL HSO</t>
-[...44 lines deleted...]
-    <t>NOKIA</t>
+    <t>MOTO G17 POWER XT2623-5 MARRON RETAIL</t>
+  </si>
+  <si>
+    <t>MOTOROLA G77 XT2621-3  8/256GB MARRON RETAIL</t>
+  </si>
+  <si>
+    <t>MOTOROLA G77 XT2621-3  8/256 VERDE RETAIL</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G17 POWER XT2623-1 4/256GB  BORDEAUX  CELESTE RETAIL</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G17 XT2623-1  4/256 Pantone Evening AZUL</t>
+  </si>
+  <si>
+    <t>ESTABILIZADOR ABC A3041 - PRETO</t>
+  </si>
+  <si>
+    <t>ABC</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB DEEP BLUE MFYAJ/A</t>
+  </si>
+  <si>
+    <t>1,150.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB SILVER LL/A OPEN BOX</t>
+  </si>
+  <si>
+    <t>MOTO G06 XT2535-2 DS 4/256  AZUL</t>
+  </si>
+  <si>
+    <t>MOTO G06 XT2535-2 DS 4/256  VERDE</t>
+  </si>
+  <si>
+    <t>MOTO G06 XT2535-2 DS 4/256  LARANJA</t>
+  </si>
+  <si>
+    <t>MOTO G06 XT2535-2 DS 4/64 VERDE</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI NOTE 15  8+256 VERDE</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 29 ULTRA BLACK  16/1TB</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 5 PRO 5G  8GB RAM /256GB DUAL SIM  PRETO</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV GOLD TV</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>GOLD TV</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR M4 15IN 16/256 SSD AZUL</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>1,080.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +200,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a69caeaa55219dd5afb2ec2038e55.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f856bba511ef042191f4af6a836ab.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756090d583ae89c05fd778a981abf1a2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc5b8e2a0081c83d75e3f24914bebb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0111049da9488f4ea4a078d6c55bf.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e10cb50638e5754c7dea4280e89330.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214042e4a7ae65174237ea045d426f9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25428b8d2a81bbdf754db9dda57906bd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1013049f629b2edc501ba228e59b78c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35560ac0c6ad891db3b971b9ac66f151.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b661980b13583f2ca8db59b82908c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e2330202785f9efc94fadb72ff7cc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529ec2f3acded8d027c9cee2920370c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c598e581891dc1c8466e9fdbfc028a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d14a6e392c82f2ec427cfdb2b51eaf.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfaddf372edab8a39d07a65abf9a3f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57017da718edc4e60a2bf525e14323b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dae7f09d8ec47479512b382b329d2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a49ca3eb7787707210b14b32a9c69.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c1a0afb43978fd7fbd1a1c5ede1c6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b7a6aa9d483afead00ee2c356f852.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b2138e9debb02db0a01b7d568610a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecc407499839bcfbec6e8c34d31dd0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02427faa5e398e8f2e48571a4682831c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fa4447595f5eec6be3341eec2d1b7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa54dfba2bf5128869758804a8a5d8a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e35dede12c93360b7faf6eab25c28.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f4d360034c89f049810b14ec554bf.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b961be344a31f743098d5c27132c10.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5fd6cd2058c9dfafe36366b943c10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef42b25df33839c57e629bf3a0962a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d02885057886cbc8de12696a2bd5f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17e13cf3855d80c13d81b0f1292cd7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98069f43a71bf0f9e76f8e17585bd9ab.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11c57c3876f9194f514056b5c995a5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f00f0d65dab5458021e94d0be7851.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd85c8df703942b22b42fdb52c2d8e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c778bc59309b8819fb6e01df8f43eec.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0df1c021a40b6cd112c5e4deca146.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33bdb6962d0f7fd54efd4c793af240.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1093,417 +1111,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="74.268" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>153232</v>
+        <v>154932</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>147.0</v>
+        <v>485.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>153249</v>
+        <v>154956</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>147.0</v>
+        <v>227.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>153256</v>
+        <v>154963</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>147.0</v>
+        <v>227.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>153263</v>
+        <v>154970</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F5" s="3">
-        <v>129.0</v>
+        <v>178.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>153270</v>
+        <v>154994</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F6" s="3">
-        <v>95.0</v>
+        <v>251.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>153324</v>
+        <v>155007</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F7" s="3">
-        <v>469.0</v>
+        <v>251.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>153362</v>
+        <v>155014</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F8" s="3">
-        <v>385.0</v>
+        <v>176.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>153379</v>
+        <v>155021</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F9" s="3">
-        <v>425.0</v>
+        <v>176.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>153386</v>
+        <v>155038</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F10" s="3">
-        <v>425.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>153393</v>
+        <v>155045</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>490.0</v>
+        <v>9</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>153409</v>
+        <v>155106</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>490.0</v>
+        <v>9</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>153416</v>
+        <v>155229</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F13" s="3">
-        <v>485.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>153423</v>
+        <v>155236</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F14" s="3">
-        <v>490.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>153447</v>
+        <v>155243</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F15" s="3">
-        <v>510.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>153454</v>
+        <v>155267</v>
       </c>
       <c r="C16" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F16" s="3">
-        <v>510.0</v>
+        <v>82.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>153461</v>
+        <v>155328</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F17" s="3">
-        <v>10.0</v>
+        <v>181.75</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>153478</v>
+        <v>155359</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="E18" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="F18" s="3">
-        <v>10.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>153485</v>
+        <v>155373</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="F19" s="3">
-        <v>10.0</v>
+        <v>215.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>153492</v>
+        <v>155380</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E20" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F20" s="3">
-        <v>10.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>153805</v>
+        <v>155397</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>18.0</v>
+        <v>38</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>