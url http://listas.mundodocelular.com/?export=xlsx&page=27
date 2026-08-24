--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,170 +14,155 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 12:08</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 256GB GRADE A AMARELO USA HSO</t>
+    <t>Lista gerada no: 24/08/2026 06:42</t>
+  </si>
+  <si>
+    <t>IPHONE 15 512GB GRADE A AMERICANO SWAP HSO PINK</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>MOTOROLA  G67 XT2621-1 4/256 LIMA RETAIL</t>
-[...5 lines deleted...]
-    <t>MOTOROLA  G67 XT2621-1 4/256 GRIS RETAIL</t>
+    <t>IPAD 11TH MD4A4LL/A 10.9" WIFI 128GB AMARELO</t>
+  </si>
+  <si>
+    <t>CELULAR 17 PRO MAX 12/ 512  MINI  AZUL</t>
+  </si>
+  <si>
+    <t>ANDROID</t>
+  </si>
+  <si>
+    <t>MINI CELULAR 17 PRO MAX MINI  BRANCO</t>
+  </si>
+  <si>
+    <t>MINI CELULAR 17 PRO MAX MINI  ORANGE</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>MOTO G17 POWER XT2623-5 MARRON RETAIL</t>
-[...44 lines deleted...]
-    <t>XIAOMI REDMI NOTE 15  8+256 VERDE</t>
+    <t>MINI CELULAR  S26 ULTRA  AZUL</t>
+  </si>
+  <si>
+    <t>MINI CELULAR  S26 ULTRA  BRANCO</t>
+  </si>
+  <si>
+    <t>TABLET SAMSUNG GALAXY TAB A11 64GB  SM-X135 4G SILVER</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO C81 PRO 4/128GB BLACK US</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>ULEFONE ARMOR 29 ULTRA BLACK  16/1TB</t>
-[...23 lines deleted...]
-    <t>1,080.00</t>
+    <t>XIAOMI POCO C81 PRO 4/128GB GOLD US</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO C81 PRO 4/128GB VERDE US</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI A7 PRO 4/128GB MIST AZUL</t>
+  </si>
+  <si>
+    <t>FOSSIBOT F106 PRO 8GB/ 256GB /  6.5" DUAL SIM   GRAY</t>
+  </si>
+  <si>
+    <t>FOSSIBOT</t>
+  </si>
+  <si>
+    <t>CELULAR FOSSIBOT F109 8/256GB 6-.75"DUAL-SIM  PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB SWAP  GRADE A AZUL ULTRAMARINE</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB SWAP C/CHIP FISICO AZUL ULTRAMARINE</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB SWAP C/CHIP FISICO VERDE</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB SWAP C/CHIP FISICO PRETO</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ELEGANCE GOLD</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE SILVER (SWA006A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -200,51 +185,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b7a6aa9d483afead00ee2c356f852.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b2138e9debb02db0a01b7d568610a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecc407499839bcfbec6e8c34d31dd0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02427faa5e398e8f2e48571a4682831c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fa4447595f5eec6be3341eec2d1b7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa54dfba2bf5128869758804a8a5d8a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e35dede12c93360b7faf6eab25c28.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f4d360034c89f049810b14ec554bf.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b961be344a31f743098d5c27132c10.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5fd6cd2058c9dfafe36366b943c10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef42b25df33839c57e629bf3a0962a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d02885057886cbc8de12696a2bd5f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17e13cf3855d80c13d81b0f1292cd7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98069f43a71bf0f9e76f8e17585bd9ab.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11c57c3876f9194f514056b5c995a5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f00f0d65dab5458021e94d0be7851.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd85c8df703942b22b42fdb52c2d8e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c778bc59309b8819fb6e01df8f43eec.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0df1c021a40b6cd112c5e4deca146.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33bdb6962d0f7fd54efd4c793af240.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98692791e9bc07bd94aba48b998127d6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281c6ced48ef455aba334dc2431866e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85398ec68fea60e6943394aee73301.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4df25616b25b211878d7ec0c6e40e7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d674dc70688d0cd1fca067924485244.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052337657d5d455398f1874ff2f4548.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fce825a554466aef5c3b126afd9a1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5c354961a1a9c3d4d9103bcd132d4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3684ef72ccfcf68bb52a8f013d0ac.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41791101e74ee43051bcd3ee21040950.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9671f6f2cf0da8de647c67c5780552.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf3f98d7b1935df141b07e85678f84.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40285c4dd71c1074f3abf3f83a201d35.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60f2b816ea9d28c92d8709371bc7ca.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74db6056244af051b880d3f9ad1f954.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bfcbaa522601082f494badf050e50.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d5f1be4ec0ce03c91cd08ad1b9a44.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb39ef60bacd3d8bcf634870bb96a8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5961a84120895e5ac9423d8ceeaeeb6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca1452898d1364a3fe53c48b8e48f0.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1111,417 +1096,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>154932</v>
+        <v>156905</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>485.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>154956</v>
+        <v>156929</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>227.0</v>
+        <v>415.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>154963</v>
+        <v>156950</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>227.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>154970</v>
+        <v>156967</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>178.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>154994</v>
+        <v>156974</v>
       </c>
       <c r="C6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" t="s">
         <v>15</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>251.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>155007</v>
+        <v>156981</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>251.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>155014</v>
+        <v>156998</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>176.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>155021</v>
+        <v>157025</v>
       </c>
       <c r="C9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" t="s">
         <v>19</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>176.0</v>
+        <v>159.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>155038</v>
+        <v>157032</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" s="3">
-        <v>35.0</v>
+        <v>122.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>155045</v>
+        <v>157049</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>21</v>
+      </c>
+      <c r="F11" s="3">
+        <v>122.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>155106</v>
+        <v>157056</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>21</v>
+      </c>
+      <c r="F12" s="3">
+        <v>122.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>155229</v>
+        <v>157063</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="F13" s="3">
-        <v>119.0</v>
+        <v>122.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>155236</v>
+        <v>157087</v>
       </c>
       <c r="C14" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" t="s">
         <v>26</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>119.0</v>
+        <v>202.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>155243</v>
+        <v>157100</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="F15" s="3">
-        <v>119.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>155267</v>
+        <v>157117</v>
       </c>
       <c r="C16" t="s">
         <v>28</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>82.0</v>
+        <v>595.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>155328</v>
+        <v>157155</v>
       </c>
       <c r="C17" t="s">
         <v>29</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>181.75</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>155359</v>
+        <v>157162</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>750.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>155373</v>
+        <v>157179</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>215.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>155380</v>
+        <v>157193</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="F20" s="3">
-        <v>59.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>155397</v>
+        <v>157209</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>33</v>
+      </c>
+      <c r="F21" s="3">
+        <v>36.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>