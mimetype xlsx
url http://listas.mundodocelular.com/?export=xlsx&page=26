--- v3 (2026-08-24)
+++ v4 (2026-10-22)
@@ -14,149 +14,158 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/08/2026 06:41</t>
-[...2 lines deleted...]
-    <t>TABLET CIDEA CM936 8GB /512 CM936 TELA  9"  POLGADAS  VERDE</t>
+    <t>Lista gerada no: 22/10/2026 19:32</t>
+  </si>
+  <si>
+    <t>HOTWAV A17 PRO MAX DUAL CHIP 128GB 4G</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>CIDEA</t>
-[...8 lines deleted...]
-    <t>IPHONE 14 PRO MAX 128GB AMERICANO GRADE A  SWAP HSO PRETO</t>
+    <t>HOTWAY</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 1TB AMERICANO SWAP HSO PURPLE</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 17 256 BLACK AS IS + NO ACTIVE</t>
-[...14 lines deleted...]
-    <t>ULEFONE ARMOR 27 PRO BLACK 12/512GB</t>
+    <t>IPHONE 14 PRO MAX 128GB  AMERICANO SWAP HSO BRANCO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 22 PRO  8/256  BLACK</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>ULEFONE RUGONE XEVER 7 SAND 12/512GB</t>
-[...32 lines deleted...]
-    <t>IPHONE 14 PRO MAX 1TB AMERICANO SWAP HSO ROXO</t>
+    <t>ULEFONE ARMOR 24 PRO  12/256 BLACK</t>
+  </si>
+  <si>
+    <t>RELOGIO ULEFONE ARMOR WATCH SMART ULTRA AMOLED</t>
+  </si>
+  <si>
+    <t>MOUSE APPLE MAGIC MOUSE MXK53 BLUETOOTH  WHITE</t>
+  </si>
+  <si>
+    <t>APPLE MAGIC MOUSE MXK63AM/A BLACK</t>
+  </si>
+  <si>
+    <t>BARBEADOR VGR V-601 2 EN 1 USB RECARGABLE</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO VGR V-321 CON 3 CABECAS ROTATIVAS</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>Maquina Barbeador VGR V-250</t>
+  </si>
+  <si>
+    <t>Aparador de Pelos VGR V-613 2 Em 1 para Nariz e Orelhas</t>
+  </si>
+  <si>
+    <t>BARBEADOR  VGR V-326 SHAVER VERDE</t>
+  </si>
+  <si>
+    <t>BARBEADOR VGR V-337 GOLD</t>
+  </si>
+  <si>
+    <t>DRONE S28 GPS PLEGABLE C/CAMERA CONTROL C/PANTALLA</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>DRONE T22 GPS C/CAMERA HD + CONTROL C/PANTALLA</t>
+  </si>
+  <si>
+    <t>CAMERA DIGITAL</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 24" M4 MWUF3 8C 16GB / 256GB AZUL</t>
+  </si>
+  <si>
+    <t>1,675.00</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 24" M4 MWUF3 8C 16GB / 256GB SILVER</t>
+  </si>
+  <si>
+    <t>MACBOOK NEO (2026) 13" A18 PRO 512 GB MHFG4LL/A - INDIGO</t>
+  </si>
+  <si>
+    <t>MACBOOK NEO (2026) 13" A18 PRO 512 GB MHFE4LL/A - CITRUS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -179,51 +188,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ada5d282a5cc1db77dd3b5294b823b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bbd06cb40cf924e0973d96750d5e6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e804da5253bb0871d5eb413a67c021.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cb5a1c7233109003cc82c237e5401.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ae3f3458f214bf25b3729baa3885a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444b0a0ce954f52db984610a129d771.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2e8ad018f05917ff0b4a18d7e5fc2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becf1991c3d66dd492a8f15282ebfed.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219a9f52f6bfcebe0acc1d2956edcb4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85c34411751b94d3a250612a2b51e2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61fa8329e651ada3823c9975201b5a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e33af47cb3e9ab94ecd7229ca2143c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4c533f10f9643c9ee2539a6839c4d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f1a6555c38204dfc9345380741f0b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb4d42185aaf9faea5b8aca826a44b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a5327a248aab1112d6c725a83bc1b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45c70e6edb76cc2e386dc15e4d993d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2dad7d85b640acd0acae1c06c1777.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dc1389c608d79f8752bd040c0f2bf.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b777adc46b53493c650b794e9c71672.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ea19e2493e44708f397f4518ce647.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140a0e0664738e50943676c8f85dcea.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac2eb4c127463aeb02b8ce612e928d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0125b54f6c3cc19d008e751ea4097.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c68c9966e56da1e51becafc13e71c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836626ce285deef63e3f6539a99cf519.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f9502d69812b1a7414916ea982598.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3d78f3fe0f6ffcb74800d3d1929d7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69280261fec0bfc92d81a988f8ab14.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0e851649874c7100fe3d0ac0f285b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ee9677378acc36cb722ca0367eede.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78912beb24192156ce5138a296bb2d41.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32413ee1f9a8dac96f9a63df3485f5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaed6ece0871c7e256b62db5183a100.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0cfd9f43a103daf5a86b2cf7c6b66.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284ff7cc3d70d796bb66a37670cbcc7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c278dcbfb90960e86bbd2e8ab199e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922d1e3bfb5cd70753ae29f55425c32.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d98bbcf1b0c0f897df7a0554b83e54.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629278479c591b29a5e294cf0c54b479.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1090,417 +1099,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>156578</v>
+        <v>159203</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>65.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>156646</v>
+        <v>159234</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>299.0</v>
+        <v>534.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>156660</v>
+        <v>159241</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F4" s="3">
-        <v>535.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>156677</v>
+        <v>159272</v>
       </c>
       <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>790.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>156684</v>
+        <v>159289</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>790.0</v>
+        <v>282.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>156691</v>
+        <v>159296</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F7" s="3">
-        <v>790.0</v>
+        <v>49.9</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>156707</v>
+        <v>159319</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F8" s="3">
-        <v>790.0</v>
+        <v>82.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>156714</v>
+        <v>159326</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F9" s="3">
-        <v>795.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>156721</v>
+        <v>159333</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3">
-        <v>327.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>156738</v>
+        <v>159340</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F11" s="3">
-        <v>355.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>156745</v>
+        <v>159357</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3">
-        <v>445.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>156752</v>
+        <v>159364</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F13" s="3">
-        <v>255.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>156769</v>
+        <v>159371</v>
       </c>
       <c r="C14" t="s">
         <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F14" s="3">
-        <v>220.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>156783</v>
+        <v>159388</v>
       </c>
       <c r="C15" t="s">
         <v>26</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F15" s="3">
-        <v>685.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>156790</v>
+        <v>159395</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="F16" s="3">
-        <v>730.0</v>
+        <v>85.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>156813</v>
+        <v>159401</v>
       </c>
       <c r="C17" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17" t="s">
+        <v>30</v>
+      </c>
+      <c r="E17" t="s">
         <v>28</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>375.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>156837</v>
+        <v>159449</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>540.0</v>
+        <v>11</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>156844</v>
+        <v>159456</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>545.0</v>
+        <v>11</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>156851</v>
+        <v>159463</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F20" s="3">
-        <v>630.0</v>
+        <v>848.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>156868</v>
+        <v>159470</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F21" s="3">
-        <v>630.0</v>
+        <v>845.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>