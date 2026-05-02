--- v0 (2026-03-13)
+++ v1 (2026-05-02)
@@ -14,146 +14,161 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 18:36</t>
-[...2 lines deleted...]
-    <t>TABLET LUCKYROAD LK71 16/ 512GB GRAY</t>
+    <t>Lista gerada no: 01/05/2026 22:54</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB  BRANCO GRADE A SWAP HSO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB  VERDE  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB  DOURADO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>APPLE SE2 GPS+CELL 44MM SILVER ALUM S/L AZUL SPORT BAN FXG43LL/A</t>
+  </si>
+  <si>
+    <t>APPLE SE2 GPS+CELL 44MM SILVER ALUM M/L AZUL SPORT BAN FXG53LL/A</t>
+  </si>
+  <si>
+    <t>APPLE SE2 GPS+CELL 44MM STARLIG S/M BEIGE FXG7LL/A</t>
+  </si>
+  <si>
+    <t>SAMSUNG GT-C3520 FLIP/ 2.6 DS/ GSM BT/ VERMELHO</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL LILA</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
     <t>CIDEA</t>
   </si>
   <si>
-    <t>IPHONE 17 PRO MAX 512GB COSMIC ORANGE JP</t>
-[...62 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB AZUL GRADE A SWAP HSO</t>
+    <t>TABLET CIDEA 8/256 WIFI CM89 7P INFANTIL  PINK</t>
+  </si>
+  <si>
+    <t>IPAD 11TH MD4E4LL/A 10.9" WIFI 128GB AMARELO</t>
+  </si>
+  <si>
+    <t>NOKIA 3210 4G TA-1618 - 2.4" - DUAL-SIM - PRETO</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 AMOLED</t>
+  </si>
+  <si>
+    <t>LCD</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 PRO AMOLED</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 14 AMOLED</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 15 PRO AMOLED</t>
+  </si>
+  <si>
+    <t>DISPLAY</t>
+  </si>
+  <si>
+    <t>CAMERA DEPORTVA  ACTION ABC A2071 5K WIFI 1080P FULL HD RECHARGEABLE BRANCO</t>
+  </si>
+  <si>
+    <t>ABC</t>
+  </si>
+  <si>
+    <t>CONSOLE PORTATIL GAME BOX A3088  PURPLE</t>
+  </si>
+  <si>
+    <t>ABC ANDROID 13 16+256 COM CANAIS APP A3080</t>
+  </si>
+  <si>
+    <t>Relogio Smart Abc HW Ultra  Mini 2 A3092 Kit 7 Cinto/NFC/GPT/And -</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>relógio smartwatch HW X Caixa de Presente 7 Pulseiras ChatGPT+NFC Android e iOS relógio ma</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -176,51 +191,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d52db1a6349deffd3faf461c9a869.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c6c1fcc841a485a28b19ad9619e37.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae613b200a3024500b5aea280831c4b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08ac18418f55e493ffa17eec898eb7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b60927a3f0b19d7d4fe380cb08f63.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06714264a0df62126db9b1f61aece5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b19d32cdfdffa141e48c69c256e43.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda86969dab9dc8a6349134370e92e4e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19c6d267d904c06c1c7a8c4043f8b1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdf90688f2858d6047bc1fcc625070.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0885b7daf396ea4c1f6d636dbd3b03.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316dc2f6fcfc0724a247ee7d9b61d13.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86e464cde39411e35694403f50bc8c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6742a1494035bf4b2fec1bcff2d5145.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2b80a479c9e7f64c72ad5dd3ce0df.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8ecafca38876bfe29483049e0be7d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551fa7bfe8bbc516ceebcb124f1d00e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08d1158795be210781b4b868d83d40.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e335fc659a7dd16838b39093566c5b7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a7cf43398afff7f8f32cefa2824ff.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04beb2045b308fa43eb052de982f7d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebbf35b383487abbd22f1763df9d73.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600f333cf73b7b74014f62fd8f95f1c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17d24219133f58139b93e5759ce882.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff12dac80371b99e9c01a47cf1954d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0106fbe0f2c8a6a17e3dcc483c576c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe22737ba7030464f7cd230bd7fee0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703effa7b770972fe8b645815459070.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fd9870e1c8006d0da92ec657af50c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31096ad2a4dd258a880f78f7aad86ed.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65af2235fc87d00c170365af58e1172.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77fbf5b2f95540bb310d46e4e3b1d0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba6433c109dce92b90ac669807dea9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645599c3459854103c7f8d62bfb300de.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e359657c9b80e3cdcd93337f99276.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810c5502b9229c860d87de9e7069182.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7f3f2087ec0ce8e7a89b4638eecc4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b477072b6ee7cf112630a9ddc40744.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8b5078b264b48da2c9ac2b785a688.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed84cbe7f519c2e2adad69e6d75f36.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1087,417 +1102,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="107.26" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>151290</v>
+        <v>152259</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>75.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>151573</v>
+        <v>152266</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>9</v>
+      </c>
+      <c r="F3" s="3">
+        <v>440.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>151603</v>
+        <v>152273</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>445.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>151641</v>
+        <v>152310</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>340.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>151658</v>
+        <v>152327</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>330.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>151665</v>
+        <v>152341</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>325.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>151672</v>
+        <v>152358</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F8" s="3">
-        <v>315.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>151689</v>
+        <v>152402</v>
       </c>
       <c r="C9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" t="s">
         <v>19</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>315.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>151863</v>
+        <v>152471</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F10" s="3">
-        <v>310.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>151870</v>
+        <v>152518</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>330.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>151887</v>
+        <v>152624</v>
       </c>
       <c r="C12" t="s">
         <v>22</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F12" s="3">
-        <v>315.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>151894</v>
+        <v>152631</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="F13" s="3">
-        <v>310.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>151900</v>
+        <v>152648</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="F14" s="3">
-        <v>310.0</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>151917</v>
+        <v>152655</v>
       </c>
       <c r="C15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s">
         <v>25</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>325.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>151924</v>
+        <v>152679</v>
       </c>
       <c r="C16" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="F16" s="3">
-        <v>345.0</v>
+        <v>81.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>151931</v>
+        <v>152723</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F17" s="3">
-        <v>478.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>151948</v>
+        <v>152754</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F18" s="3">
-        <v>478.0</v>
+        <v>29.9</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>151955</v>
+        <v>152761</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F19" s="3">
-        <v>478.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>151962</v>
+        <v>152808</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F20" s="3">
-        <v>478.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>151986</v>
+        <v>152815</v>
       </c>
       <c r="C21" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s">
         <v>31</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>665.0</v>
+        <v>25.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>