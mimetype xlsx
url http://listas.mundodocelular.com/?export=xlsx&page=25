--- v1 (2026-05-02)
+++ v2 (2026-06-24)
@@ -14,161 +14,170 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/05/2026 22:54</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 PRO MAX 128GB  BRANCO GRADE A SWAP HSO</t>
+    <t>Lista gerada no: 24/06/2026 10:42</t>
+  </si>
+  <si>
+    <t>SAMSUNG GALAXY  A07 A075F 4GB/128GB  DUAL SIM  6.7" PRETO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>VGR BARBEADOR ELETRICO V-228 PROFISSIONAL RECARREGAVEL USB</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>Kit Cortador de Cabelo e Trimmer Voyager VGR 2 IN1  V-885S2 Recarregável - Verde</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>Kit Cortador de Cabelo e Trimmer Voyager VGR 2 IN1  V-885S2 Recarregável - DOURADO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BLUE LL/A AS IS A3256 HSO SWAP</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO MAX 128GB  VERDE  GRADE A SWAP HSO</t>
-[...23 lines deleted...]
-    <t>TABLETS</t>
+    <t>1,020.00</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB PINK SWAP USA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7" AZUL</t>
   </si>
   <si>
     <t>CIDEA</t>
   </si>
   <si>
-    <t>TABLET CIDEA 8/256 WIFI CM89 7P INFANTIL  PINK</t>
-[...47 lines deleted...]
-    <t>relógio smartwatch HW X Caixa de Presente 7 Pulseiras ChatGPT+NFC Android e iOS relógio ma</t>
+    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7" ORANGE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7" POLGADAS BRANCO</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO X8 PRO 12/512GB 5G VERDE</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO X8 PRO 12/512GB 5G BRANCO</t>
+  </si>
+  <si>
+    <t>SAMSUNG GALAXY A07 A075F 4/128GB  DUAL CHIP 4G VIOLET</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI A5 4/128GB BLACK IN</t>
+  </si>
+  <si>
+    <t>SAMSUNG  GALAXY A16 A165F 4+128GB PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB DEEP BLUE A3526 ANATEL E-SIM-SIM</t>
+  </si>
+  <si>
+    <t>1,340.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB SILVER A3526 ANATEL E-SIM+SIM</t>
+  </si>
+  <si>
+    <t>1,430.00</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 7 PRO BLACK 12/512GB THERMAL VERS</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 7 BLACK 12/512GB</t>
+  </si>
+  <si>
+    <t>TABLET LENOVO TAB TB311FU TELA 10.1" 4GB/ 128GB FONE+CAPA  GRAY</t>
+  </si>
+  <si>
+    <t>LENOVO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB  DEEP BLUE</t>
+  </si>
+  <si>
+    <t>1,155.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +200,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04beb2045b308fa43eb052de982f7d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebbf35b383487abbd22f1763df9d73.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600f333cf73b7b74014f62fd8f95f1c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17d24219133f58139b93e5759ce882.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff12dac80371b99e9c01a47cf1954d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0106fbe0f2c8a6a17e3dcc483c576c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe22737ba7030464f7cd230bd7fee0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703effa7b770972fe8b645815459070.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fd9870e1c8006d0da92ec657af50c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31096ad2a4dd258a880f78f7aad86ed.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65af2235fc87d00c170365af58e1172.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77fbf5b2f95540bb310d46e4e3b1d0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba6433c109dce92b90ac669807dea9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645599c3459854103c7f8d62bfb300de.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e359657c9b80e3cdcd93337f99276.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810c5502b9229c860d87de9e7069182.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7f3f2087ec0ce8e7a89b4638eecc4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b477072b6ee7cf112630a9ddc40744.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8b5078b264b48da2c9ac2b785a688.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed84cbe7f519c2e2adad69e6d75f36.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be0e450bcddc78a721e58d92b35338.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df888c834cf51079d081332ab62d22a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfb95fe09e0c9afc6b70926c203951.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b218f40e81f822fa0e5538babf7a6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff48ce0a3a40b7bc1a72c54f9989bca.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258272163bb1e27520e4520ffc79dd3b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f989e4942694894958a7e68b853c7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f3a49ccfb4d78fb0d882db937f847.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66eeeb17a734144c926ff15d3a47c34.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497999e95d6e2f9e2e8e1ca42291fa32.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225f4a11c87bdb9126e67398038b8a0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e3abe09a4a49eb37320650e5857c8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcb548dcd723188cb71c5f93673a72.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b62abf3b3b708b2688957e588d07c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c69e927526eb3dac01b448554c2df.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b460e7bfff911c2f719544d76abeaa.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8888f63e7e423b5475dfd6b799483b2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c0fd80f0b02f1f2064fdbe39ab010.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27610fa0e339e1cf6ae86cc3e1a8b8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394f74f30f803ebaf4441cf2caac35f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1102,417 +1111,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="107.26" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>152259</v>
+        <v>154307</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>420.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>152266</v>
+        <v>154314</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>440.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>152273</v>
+        <v>154345</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>420.0</v>
+        <v>124.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>152310</v>
+        <v>154352</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>205.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>152327</v>
+        <v>154406</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>205.0</v>
+        <v>16</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>152341</v>
+        <v>154420</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>205.0</v>
+        <v>595.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>152358</v>
+        <v>154437</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F8" s="3">
-        <v>24.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>152402</v>
+        <v>154444</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F9" s="3">
-        <v>43.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>152471</v>
+        <v>154451</v>
       </c>
       <c r="C10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" t="s">
         <v>20</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>41.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>152518</v>
+        <v>154512</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F11" s="3">
-        <v>340.0</v>
+        <v>388.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>152624</v>
+        <v>154529</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F12" s="3">
-        <v>21.0</v>
+        <v>388.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>152631</v>
+        <v>154543</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>42.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>152648</v>
+        <v>154550</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F14" s="3">
-        <v>52.0</v>
+        <v>102.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>152655</v>
+        <v>154598</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>42.0</v>
+        <v>126.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>152679</v>
+        <v>154635</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>81.0</v>
+        <v>16</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>152723</v>
+        <v>154659</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>48.0</v>
+        <v>16</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>152754</v>
+        <v>154666</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F18" s="3">
-        <v>29.9</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>152761</v>
+        <v>154673</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F19" s="3">
-        <v>50.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>152808</v>
+        <v>154727</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="F20" s="3">
-        <v>23.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>152815</v>
+        <v>154765</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>25.0</v>
+        <v>16</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>