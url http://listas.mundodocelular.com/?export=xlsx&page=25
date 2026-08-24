--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,170 +14,149 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 10:42</t>
-[...2 lines deleted...]
-    <t>SAMSUNG GALAXY  A07 A075F 4GB/128GB  DUAL SIM  6.7" PRETO</t>
+    <t>Lista gerada no: 24/08/2026 07:39</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO 4/128GB AZUL</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO KIDS 4/128GB AZUL</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO KIDS 4/128GB PINK</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 8/128GB GRAY</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 8/128GB AMARELO/PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 2   8/256GB  GRAY/PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  RUGKING PAD PRO 2 8/256 AMARELO/PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 33 PRO 16/512GB PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 33 16/512GB PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 25T PRO THERMAL 8/256G PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 25T THERMAL 8/256G PRETO</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO NATURAL TITANIUM</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BRANCO TITANIUM</t>
+  </si>
+  <si>
+    <t>SAMSUNG  A27 A276B 5G 6/128GB AZUL</t>
+  </si>
+  <si>
     <t>SAMSUNG</t>
   </si>
   <si>
-    <t>VGR BARBEADOR ELETRICO V-228 PROFISSIONAL RECARREGAVEL USB</t>
-[...26 lines deleted...]
-    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7" AZUL</t>
+    <t>SAMSUNG  A27  A276B 5G 8/256GB PRETO</t>
+  </si>
+  <si>
+    <t>SAMSUNG  A27  A276B 5G 8/256GB AZUL</t>
+  </si>
+  <si>
+    <t>SAMSUNG GALAXY A56 A556E  5G 12+256GB DS A.OLIVE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA CM936 8GB /512 CM936 TELA  9"  POLGADAS  BLACK</t>
   </si>
   <si>
     <t>CIDEA</t>
   </si>
   <si>
-    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7" ORANGE</t>
-[...53 lines deleted...]
-    <t>1,155.00</t>
+    <t>TABLET CIDEA CM936 8GB /512 CM936 TELA  9"  POLGADAS  BRANCO</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA CM936 8GB /512 CM936 TELA  9"  POLGADAS  AZUL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -200,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be0e450bcddc78a721e58d92b35338.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df888c834cf51079d081332ab62d22a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfb95fe09e0c9afc6b70926c203951.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b218f40e81f822fa0e5538babf7a6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff48ce0a3a40b7bc1a72c54f9989bca.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258272163bb1e27520e4520ffc79dd3b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f989e4942694894958a7e68b853c7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f3a49ccfb4d78fb0d882db937f847.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66eeeb17a734144c926ff15d3a47c34.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497999e95d6e2f9e2e8e1ca42291fa32.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225f4a11c87bdb9126e67398038b8a0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e3abe09a4a49eb37320650e5857c8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcb548dcd723188cb71c5f93673a72.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b62abf3b3b708b2688957e588d07c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c69e927526eb3dac01b448554c2df.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b460e7bfff911c2f719544d76abeaa.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8888f63e7e423b5475dfd6b799483b2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c0fd80f0b02f1f2064fdbe39ab010.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27610fa0e339e1cf6ae86cc3e1a8b8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394f74f30f803ebaf4441cf2caac35f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb9e49301ccfd7262b38c74bfc8cf6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e97df299e99bfd36974124609a511.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d2a3dac4220a0df6745a622a0eac0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035adb7c2bbae6a02a2dbc5bc2d19bda.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fce0c86be40af7e21abfbc449bc76.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1e25941f7d49c17d4848912345dd8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91a118af09d5fee897c85c17f62761.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb6bee957aab77a9dd79a5e3912b0d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ef63cc04c50e85a9161d8e1464b40.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c7e12113b655cb88661c77aebca72.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b9c3ed5cdbef5b14069d5d589f3df.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ca6bd519b16baaf03267923b964af.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe074eb798af997b7a3512666681d9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb56ed1303ef7ec52fd28c4c278cdb8.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37c91cb562452b6d2cc4cf91a65ecd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68771fcce803ae43229fea341645d9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c6ac185e0927af7ee5e57a3da18cb.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281bda2df339947d86e22b9b59cb676.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b77a54bd67c0fbeabaee1da80e26b3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9441e6c6f41b282acef10655ccd24.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1111,417 +1090,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>154307</v>
+        <v>156158</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>105.0</v>
+        <v>125.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>154314</v>
+        <v>156165</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>22.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>154345</v>
+        <v>156172</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>124.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>154352</v>
+        <v>156189</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>118.0</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>154406</v>
+        <v>156196</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>9</v>
+      </c>
+      <c r="F6" s="3">
+        <v>189.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>154420</v>
+        <v>156202</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>595.0</v>
+        <v>218.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>154437</v>
+        <v>156219</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>59.0</v>
+        <v>218.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>154444</v>
+        <v>156226</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>59.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>154451</v>
+        <v>156233</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>59.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>154512</v>
+        <v>156240</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>388.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>154529</v>
+        <v>156257</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>388.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>154543</v>
+        <v>156264</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F13" s="3">
-        <v>105.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>154550</v>
+        <v>156271</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F14" s="3">
-        <v>102.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>154598</v>
+        <v>156387</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F15" s="3">
-        <v>126.0</v>
+        <v>265.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>154635</v>
+        <v>156400</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>25</v>
+      </c>
+      <c r="F16" s="3">
+        <v>327.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>154659</v>
+        <v>156417</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>25</v>
+      </c>
+      <c r="F17" s="3">
+        <v>327.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>154666</v>
+        <v>156431</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F18" s="3">
-        <v>445.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>154673</v>
+        <v>156547</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F19" s="3">
-        <v>355.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>154727</v>
+        <v>156554</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F20" s="3">
-        <v>165.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>154765</v>
+        <v>156561</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>30</v>
+      </c>
+      <c r="F21" s="3">
+        <v>64.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>