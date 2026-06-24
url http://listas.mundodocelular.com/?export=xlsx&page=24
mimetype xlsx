--- v0 (2026-05-02)
+++ v1 (2026-06-24)
@@ -14,140 +14,173 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/05/2026 22:52</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 128GB PINK  GRADE A SWAP HSO</t>
+    <t>Lista gerada no: 24/06/2026 08:45</t>
+  </si>
+  <si>
+    <t>GTIDE L42 BLT EARPHONE ROXO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE L42 BLT EARPHONE  BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BLUE CANADA LACRADO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 128GB AZUL   GRADE A SWAP HSO</t>
-[...56 lines deleted...]
-    <t>IPHONE 13 PRO MAX 128GB  AZUL GRADE A SWAP HSO</t>
+    <t>1,070.00</t>
+  </si>
+  <si>
+    <t>NOKIA 5310 4G TA-1212 DS 2.4" BLACK/RED AE</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>NOKIA 5310 4G TA-1212 DS 2.4" BRANCO/VERMELHO</t>
+  </si>
+  <si>
+    <t>HONOR X5C NLA-LX1 4/128 OCEAN CYAN</t>
+  </si>
+  <si>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>HONOR X5C PLUS NLA-LX1 4/256  CELESTE</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A DESERT TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>CAPA IPAD 10 10.9 C/TECLADO MZ PRETO</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>Relogio Inteligente Ulefone Armor Pro - Amoled - Bluetooth - Black</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR M5 MDHA4LL/A 13.6" CHIP  16RAM /512G SSD STARLIGHT</t>
+  </si>
+  <si>
+    <t>1,060.00</t>
+  </si>
+  <si>
+    <t>BOLSA VIDVIE BH02 LAPTOP 14IN PORTABLE</t>
+  </si>
+  <si>
+    <t>YESIDO</t>
+  </si>
+  <si>
+    <t>SUPORTE CAR WIRELES CHARGING CAR HOLDER HC1530  15W VIDVIE</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>SUPORTE CARRO MAGNETIC WIRELES CHARGING HOLDER 15W VINVIE 15W</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G56 XT2529-1 8/256 5G GRAY</t>
+  </si>
+  <si>
+    <t>MOTOROLA</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB BRANCO  TITANIUN GRADE A SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE B  AZUL AMERICANO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE B PURPLE SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE B BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK NEO (2026) 13" A18 PRO 256 GB MHFD4LL/A -  CITRUS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -170,51 +203,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80301fad0750d6eccf1c7711eabeb7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac4da5367279ac4d068f28edcf3406.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a3889cb5fd0f1a18220c869c615a4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581b2a6c890482bdcdfef140dabc86d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63a98c48f9263e3e65992709fc7c43.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cf1f0cd0ef1999840627f06c5a58c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a1d81228c2567f345b85505acbb9c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4cb2da211f12761482400a78fd9af.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a5a6017bff8737d04153899036055.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d17781b1a7e41c15740cbf2b09bea.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef57ceb17608f3cfc695a417348b31c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8fbe9145897f48e7d3ad0f890027d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791aeb806c8bfc72f52d04bc369c19fa.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fdc2a3cde99ad8a7ec2c3b1446245.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c05ed82b7a6e450b6cebb63d07573.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ec5c30c395b6573a5e942513811b7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b6e78c057efa587c192972179ad0c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1eeba6343fcdaf1e327c1632cff0b1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b54f1c40ec295f3666b409b3720a9e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5caa340c8a62be5a9c2e1fe5541ee0.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c826b7ca5965052d6111602090eee3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed027966058def73ebf2c72a0c013d7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0676411ad83e78f0bb60c4164b13c7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6bd957ee6140e7aace88551589423.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd49672d7f806652ec9b01f2ab76ec.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54252f31256b8c87ac253b79a218ec97.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785c76de2f29a878655204a867ca72b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81657547e20d72ec75f9411e2d94ca9f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b91bd486521ad57e1cd41a70505110.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facae9efd76f06cd921779d6f071fe1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f81e774e4f1ca641f89dc185c4385a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a5a3ca0414f833ee94b0f6f280e0f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d0a6fcc4371cad7fa101d95449ea3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b47052cd2f96e91b87364aa312ba4c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521264c05e9e74b5c2c37524726e03f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50323db305cf8909c09c7cfb1284d0f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70537add68b7e5b3586a44ba4ee79b01.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d6cbf10c71e7b073f2940285e2ba9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56caf0a46c9b19625627bd5fba8874.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb1e0bc2c6d7019aa4c9ff9e403483.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1081,417 +1114,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>151887</v>
+        <v>153485</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>299.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>151894</v>
+        <v>153492</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>299.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>151900</v>
+        <v>153737</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>299.0</v>
+        <v>13</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>151917</v>
+        <v>153805</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>299.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>151924</v>
+        <v>153812</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>330.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>151979</v>
+        <v>153850</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>585.0</v>
+        <v>107.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>151986</v>
+        <v>153867</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>680.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>151993</v>
+        <v>153874</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>710.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>152013</v>
+        <v>153898</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F10" s="3">
-        <v>710.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>152051</v>
+        <v>153928</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F11" s="3">
-        <v>595.0</v>
+        <v>49.9</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>152068</v>
+        <v>154031</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>595.0</v>
+        <v>13</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>152075</v>
+        <v>154086</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F13" s="3">
-        <v>595.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>152082</v>
+        <v>154093</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="D14" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F14" s="3">
-        <v>645.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>152099</v>
+        <v>154109</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F15" s="3">
-        <v>925.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>152136</v>
+        <v>154123</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="F16" s="3">
-        <v>645.0</v>
+        <v>192.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>152143</v>
+        <v>154154</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F17" s="3">
-        <v>645.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>152150</v>
+        <v>154178</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F18" s="3">
-        <v>645.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>152174</v>
+        <v>154185</v>
       </c>
       <c r="C19" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="D19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" t="s">
         <v>13</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>935.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>152181</v>
+        <v>154192</v>
       </c>
       <c r="C20" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F20" s="3">
-        <v>945.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>152242</v>
+        <v>154284</v>
       </c>
       <c r="C21" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F21" s="3">
-        <v>420.0</v>
+        <v>645.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>