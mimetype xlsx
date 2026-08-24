--- v1 (2026-06-24)
+++ v2 (2026-08-24)
@@ -14,173 +14,143 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 08:45</t>
-[...2 lines deleted...]
-    <t>GTIDE L42 BLT EARPHONE ROXO</t>
+    <t>Lista gerada no: 24/08/2026 07:39</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA  CM 817 AIR 8/512 GB  8 PULGADAS  PRETO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>GTIDE</t>
-[...8 lines deleted...]
-    <t>SMARTPHONES</t>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA  CM 817 AIR 8 RAM /512GB  8"  PULGADAS  ORANGE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB AMERICANO SWAP HSO AZUL</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>1,070.00</t>
-[...32 lines deleted...]
-    <t>RELOGIO</t>
+    <t>IPHONE 13 256GB AMERICANO SWAP HSO VERDE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB AMERICANO SWAP HSO BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 256GB AMERICANO SWAP HSO PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 256GB AMERICANO SWAP HSO BLACK</t>
+  </si>
+  <si>
+    <t>IPHONE 16 256GB AMERICANO SWAP HSO PINK</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO DESERT</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO NATURAL TITANIUM</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO BRANCO  TITANIUM</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BLACK</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BLUE</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO PRETO</t>
+  </si>
+  <si>
+    <t>APPLE WATCH SE3 GPS+CELL 40MM ALUM  STARLIGHT   SPORT BAND SWAP SEM/CARREGADOR</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2020 M1 A2338 13” 3.2   256GB SWAP INT</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2020 M1 A2338 13“  3.2  8 RAM/512GB SWAP INT</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A12 PRO 8/128GB GREY</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>MACBOOK AIR M5 MDHA4LL/A 13.6" CHIP  16RAM /512G SSD STARLIGHT</t>
-[...38 lines deleted...]
-    <t>APPLE MACBOOK NEO (2026) 13" A18 PRO 256 GB MHFD4LL/A -  CITRUS</t>
+    <t>TABLET ULEFONE ARMOR A10 PRO 4/128GB GRAY</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO 4/128GB BRANCO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -203,51 +173,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c826b7ca5965052d6111602090eee3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed027966058def73ebf2c72a0c013d7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0676411ad83e78f0bb60c4164b13c7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6bd957ee6140e7aace88551589423.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd49672d7f806652ec9b01f2ab76ec.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54252f31256b8c87ac253b79a218ec97.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785c76de2f29a878655204a867ca72b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81657547e20d72ec75f9411e2d94ca9f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b91bd486521ad57e1cd41a70505110.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facae9efd76f06cd921779d6f071fe1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f81e774e4f1ca641f89dc185c4385a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a5a3ca0414f833ee94b0f6f280e0f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d0a6fcc4371cad7fa101d95449ea3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b47052cd2f96e91b87364aa312ba4c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521264c05e9e74b5c2c37524726e03f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50323db305cf8909c09c7cfb1284d0f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70537add68b7e5b3586a44ba4ee79b01.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d6cbf10c71e7b073f2940285e2ba9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56caf0a46c9b19625627bd5fba8874.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb1e0bc2c6d7019aa4c9ff9e403483.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0981b8767f87295bb18778e04110b42.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bd5b25ef7ed1acc2a728f89da55b7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47cef5d5f4b0e89460dda5f78a657e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005e47023cd31b2cad0d179b6880650.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d73928269afaf69e2f5be38b866833.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa6e51f029828def7ce620ca88cc5c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a781912564bf32c872528d1665a7dc2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa97a6942c0052f02abca0d9e2b434d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56bfff0aa4741d78c4b765f02f8afc.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6a45aa9f64367d51f3c0491054cf6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8844bc01fb9103c257f17cf5783db.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261c6156397cfc4ee88ea956d1746bd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9793c18a090e4ce7f7b85c9bf74bd46.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095782244cec0b1ded257a12d1b6c35.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5370f435287339738b050f6eddf368.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053af1e2f8c83543e907b8b152776f4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82426be751277649fb11823da95ea9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14399d6081b5eaba5a99759dc21e9d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c12aa257713cb43bb0688dd348846c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4977dc8848cbbb56d970d8288fcea.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1114,417 +1084,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="93.12" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>153485</v>
+        <v>155571</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>10.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>153492</v>
+        <v>155588</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>10.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>153737</v>
+        <v>155649</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="F4" s="3">
+        <v>340.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>153805</v>
+        <v>155656</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>18.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>153812</v>
+        <v>155663</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>18.0</v>
+        <v>345.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>153850</v>
+        <v>155670</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>107.0</v>
+        <v>595.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>153867</v>
+        <v>155687</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>129.0</v>
+        <v>645.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>153874</v>
+        <v>155717</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" t="s">
         <v>12</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>740.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>153898</v>
+        <v>155755</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F10" s="3">
-        <v>25.0</v>
+        <v>835.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>153928</v>
+        <v>155762</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F11" s="3">
-        <v>49.9</v>
+        <v>835.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>154031</v>
+        <v>155779</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>12</v>
+      </c>
+      <c r="F12" s="3">
+        <v>835.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>154086</v>
+        <v>155823</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F13" s="3">
-        <v>18.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>154093</v>
+        <v>155830</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F14" s="3">
-        <v>12.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>154109</v>
+        <v>155847</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F15" s="3">
-        <v>18.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>154123</v>
+        <v>155892</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="F16" s="3">
-        <v>192.0</v>
+        <v>239.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>154154</v>
+        <v>155953</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F17" s="3">
-        <v>755.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>154178</v>
+        <v>155960</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F18" s="3">
-        <v>210.0</v>
+        <v>585.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>154185</v>
+        <v>156127</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="F19" s="3">
-        <v>210.0</v>
+        <v>207.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>154192</v>
+        <v>156134</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="F20" s="3">
-        <v>210.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>154284</v>
+        <v>156141</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="F21" s="3">
-        <v>645.0</v>
+        <v>125.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>