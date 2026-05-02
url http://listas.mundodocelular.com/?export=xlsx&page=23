--- v0 (2026-03-13)
+++ v1 (2026-05-02)
@@ -1,82 +1,162 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 18:36</t>
+    <t>Lista gerada no: 02/05/2026 00:01</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 256GB BLACK SWAP HSO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 256GB GOLD  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 256GB GRADE A  PURPLE SWAP</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 256GB GRADE A BRANCO  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB BLACK GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB DOURADO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB  PURPLE  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB  BRANCO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>HONOR X5C NLA-LX1 4/128 PRETO</t>
+  </si>
+  <si>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>HONOR X5C PLUS NLA-LX1 4/256 PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB COSMIC ORANGE JP</t>
+  </si>
+  <si>
+    <t>1,615.00</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A PINK SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 2PRO BLACK 4/128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 3PRO 8 RAM /128GB DUAL SIM TELA 6.56 - PRETO/VERDE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 3 PRO 8 RAM /128GB DUAL SIM TELA 6.56 - PRETO/ORANG</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 3PRO 8 RAM /128GB DUAL SIM TELA 6.56- PRETO</t>
+  </si>
+  <si>
+    <t>Ulefone Rugking NFC Dual Sim de 256GB/8GB Ram de 5.99" 50+2MP/8MP - Preto</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB VERDE  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB VERMELHO GRADE A SWAP HSO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -96,50 +176,659 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f911ddd3c195654bc680fad67c87d88.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53485bd5a1c9130ed174f40a26dc7ab.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea55c1ca720d06da81f87ce61730f67.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d98d31a327e66a28eb9872c2f52a9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb684b7feb72bb6a76afe8f164126b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c58a5973269736c2f83748fefe9765.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca537655bf1a0d033115e74b0f25d3d9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda1892ee6a4acacd34eb14abe3a27c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6373d06144526a3bdc942c9355ab1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb54af7beb54977d45ba1055de115d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8d23a0540341bf1c7fb9ebcd54e69.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b610989a2557b66e2cc5560cc630d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709c945795123b64fae9569dc08e6ae.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce890d57fc0401e7be170caba8fabc37.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183b844b1abdf40314b2ff7c876b3b0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424a97afeff4381445d14e1d3000975.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c78fa210da57406478f559981805aa.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf2af1197db0cfa5db8db640f579af.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76ab9948b173dc93a50d55912f5cba.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c266dff45a0ddf581966918aebe2278.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -384,100 +1073,441 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1"/>
+  <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
+    <row r="2" spans="1:7" customHeight="1" ht="52">
+      <c r="A2">
+        <v>151191</v>
+      </c>
+      <c r="C2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="3">
+        <v>465.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" customHeight="1" ht="52">
+      <c r="A3">
+        <v>151207</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="3">
+        <v>465.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" customHeight="1" ht="52">
+      <c r="A4">
+        <v>151214</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="3">
+        <v>465.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" customHeight="1" ht="52">
+      <c r="A5">
+        <v>151221</v>
+      </c>
+      <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="3">
+        <v>470.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" customHeight="1" ht="52">
+      <c r="A6">
+        <v>151238</v>
+      </c>
+      <c r="C6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="3">
+        <v>425.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" customHeight="1" ht="52">
+      <c r="A7">
+        <v>151245</v>
+      </c>
+      <c r="C7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="3">
+        <v>425.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" customHeight="1" ht="52">
+      <c r="A8">
+        <v>151252</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="3">
+        <v>425.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" customHeight="1" ht="52">
+      <c r="A9">
+        <v>151269</v>
+      </c>
+      <c r="C9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="3">
+        <v>425.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" customHeight="1" ht="52">
+      <c r="A10">
+        <v>151528</v>
+      </c>
+      <c r="C10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" s="3">
+        <v>103.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" customHeight="1" ht="52">
+      <c r="A11">
+        <v>151535</v>
+      </c>
+      <c r="C11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" s="3">
+        <v>115.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" customHeight="1" ht="52">
+      <c r="A12">
+        <v>151573</v>
+      </c>
+      <c r="C12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" customHeight="1" ht="52">
+      <c r="A13">
+        <v>151672</v>
+      </c>
+      <c r="C13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="3">
+        <v>315.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" customHeight="1" ht="52">
+      <c r="A14">
+        <v>151689</v>
+      </c>
+      <c r="C14" t="s">
+        <v>24</v>
+      </c>
+      <c r="D14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="3">
+        <v>315.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" customHeight="1" ht="52">
+      <c r="A15">
+        <v>151771</v>
+      </c>
+      <c r="C15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" t="s">
+        <v>26</v>
+      </c>
+      <c r="F15" s="3">
+        <v>102.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" customHeight="1" ht="52">
+      <c r="A16">
+        <v>151801</v>
+      </c>
+      <c r="C16" t="s">
+        <v>27</v>
+      </c>
+      <c r="D16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" t="s">
+        <v>26</v>
+      </c>
+      <c r="F16" s="3">
+        <v>116.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" customHeight="1" ht="52">
+      <c r="A17">
+        <v>151818</v>
+      </c>
+      <c r="C17" t="s">
+        <v>28</v>
+      </c>
+      <c r="D17" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" t="s">
+        <v>26</v>
+      </c>
+      <c r="F17" s="3">
+        <v>116.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" customHeight="1" ht="52">
+      <c r="A18">
+        <v>151825</v>
+      </c>
+      <c r="C18" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" t="s">
+        <v>26</v>
+      </c>
+      <c r="F18" s="3">
+        <v>116.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" customHeight="1" ht="52">
+      <c r="A19">
+        <v>151856</v>
+      </c>
+      <c r="C19" t="s">
+        <v>30</v>
+      </c>
+      <c r="D19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" t="s">
+        <v>26</v>
+      </c>
+      <c r="F19" s="3">
+        <v>165.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" customHeight="1" ht="52">
+      <c r="A20">
+        <v>151863</v>
+      </c>
+      <c r="C20" t="s">
+        <v>31</v>
+      </c>
+      <c r="D20" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="3">
+        <v>299.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" customHeight="1" ht="52">
+      <c r="A21">
+        <v>151870</v>
+      </c>
+      <c r="C21" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="3">
+        <v>299.0</v>
+      </c>
+    </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>