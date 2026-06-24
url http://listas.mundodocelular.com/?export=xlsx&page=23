--- v1 (2026-05-02)
+++ v2 (2026-06-24)
@@ -14,149 +14,170 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/05/2026 00:01</t>
-[...2 lines deleted...]
-    <t>IPHONE 14 PRO 256GB BLACK SWAP HSO</t>
+    <t>Lista gerada no: 24/06/2026 10:13</t>
+  </si>
+  <si>
+    <t>SMARTWATCH ABC HW18 A3098 BT CALL 2</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>ABC</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR  27T PRO PLUS 12/256GB 5G PRETO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>PHILIPS PILA RECARGABLE R6B2-RTU25/97</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO V350 VGR FOIL TRIPLE  LAMINA 7500RPM  USB C DOURADO</t>
+  </si>
+  <si>
+    <t>AFEITADORA</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>APARADOR CABELO VGR  V-634 / 650 MAH  PRETO/CINZA 4 IN 1</t>
+  </si>
+  <si>
+    <t>Xiaomi Redmi Note 15 Pro 5G  Dual Sim 256GB/8GB Ram de 6.83" 200+8MP/32MP - AZUL</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>RELOGIO APPLE  WATCH  ULTRA GPS+CELULAR 49MM /  4G SWAP</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 14 PRO 256GB GOLD  SWAP</t>
-[...65 lines deleted...]
-    <t>IPHONE 13 128GB VERMELHO GRADE A SWAP HSO</t>
+    <t>INFINIX NOTE 50 PRO X6855 8/256 ROXO  6.78" 50+8MP/32MP - Racing Edition + Carregador Wire</t>
+  </si>
+  <si>
+    <t>INFINIX</t>
+  </si>
+  <si>
+    <t>INFINIX HOT 60 PRO+ X6886 8/256/ 6,78" DS Lte VIOLET</t>
+  </si>
+  <si>
+    <t>INFINIX HOT 60 PRO+ X6886  8/256/ 6,78" DS Lte BRANCO</t>
+  </si>
+  <si>
+    <t>INFINIX HOT 60 PRO+ X6886  8/256/ 6,78" DS Lte AMARELO</t>
+  </si>
+  <si>
+    <t>INFINIX HOT 60I X6728 8+8/256 ROXO</t>
+  </si>
+  <si>
+    <t>INFINIX HOT 60I X6728 8+8/256 BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A VERDE HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A VERDE  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 256GB GRADE A PINK SWAP HSO</t>
+  </si>
+  <si>
+    <t>APPLE WATCH ULTRA 2 49MM GPS+CELULAR  4G A2986/BLACK OCEAN BAND SWAP</t>
+  </si>
+  <si>
+    <t>APPLE WATCH ULTRA 2 49MM GPS+CELULAR  4G A2986 BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide L42 Wireless - Preto</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide L42 Wireless - Rosa</t>
+  </si>
+  <si>
+    <t>FONE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -179,51 +200,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f911ddd3c195654bc680fad67c87d88.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53485bd5a1c9130ed174f40a26dc7ab.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea55c1ca720d06da81f87ce61730f67.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d98d31a327e66a28eb9872c2f52a9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb684b7feb72bb6a76afe8f164126b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c58a5973269736c2f83748fefe9765.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca537655bf1a0d033115e74b0f25d3d9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda1892ee6a4acacd34eb14abe3a27c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6373d06144526a3bdc942c9355ab1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb54af7beb54977d45ba1055de115d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8d23a0540341bf1c7fb9ebcd54e69.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b610989a2557b66e2cc5560cc630d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709c945795123b64fae9569dc08e6ae.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce890d57fc0401e7be170caba8fabc37.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183b844b1abdf40314b2ff7c876b3b0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424a97afeff4381445d14e1d3000975.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c78fa210da57406478f559981805aa.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf2af1197db0cfa5db8db640f579af.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76ab9948b173dc93a50d55912f5cba.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c266dff45a0ddf581966918aebe2278.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c2f4e8c09a4bc4b79bddf82de5af3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5138dec93abcb4642f50b305e523c0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f034577c0b75db6e6be8f41a6f7b4d2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec80ffb3f630cc7181c5255c6e8ff9d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ddb83de7960ab920d189be69ae6a5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021ded6f52fefb43fc87584746452cc.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f1fd71298531ee13b9ba65452b0d0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55a218d65e0522cb9d1307cdf1f16b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76927a77f19a6b8654a4306d81d70d64.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689a27c7960b8e8c0de625177e196f6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209fa31fcaaf2053fd4322b5532eb94.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60964bf4d58c21e846994707e5a34607.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2b879760a0b2cf884eb61cf2a8c8f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fc31ad3b406044c90f29c5a84ca51.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bcec1f5029e6b28623b322e4c180b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286187463255baaaa8d5f53ec8e5ecc.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c24add40b29af8739d78385914094.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc54552a69762ac3d496117337bfc0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6a290c1f58789d431ebbae2af40d0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f9705e94322601f748bffcca42c08.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1090,417 +1111,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>151191</v>
+        <v>152839</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>465.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>151207</v>
+        <v>152853</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>465.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>151214</v>
+        <v>152914</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>465.0</v>
+        <v>6.25</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>151221</v>
+        <v>152945</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>470.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>151238</v>
+        <v>152983</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3">
-        <v>425.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>151245</v>
+        <v>152990</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F7" s="3">
-        <v>425.0</v>
+        <v>284.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>151252</v>
+        <v>153133</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>425.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>151269</v>
+        <v>153164</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>425.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>151528</v>
+        <v>153195</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>103.0</v>
+        <v>202.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>151535</v>
+        <v>153201</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>115.0</v>
+        <v>203.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>151573</v>
+        <v>153218</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>25</v>
+      </c>
+      <c r="F12" s="3">
+        <v>204.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>151672</v>
+        <v>153249</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F13" s="3">
-        <v>315.0</v>
+        <v>147.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>151689</v>
+        <v>153256</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F14" s="3">
-        <v>315.0</v>
+        <v>147.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>151771</v>
+        <v>153362</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F15" s="3">
-        <v>102.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>151801</v>
+        <v>153386</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F16" s="3">
-        <v>116.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>151818</v>
+        <v>153423</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F17" s="3">
-        <v>116.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>151825</v>
+        <v>153447</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F18" s="3">
-        <v>116.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>151856</v>
+        <v>153454</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F19" s="3">
-        <v>165.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>151863</v>
+        <v>153461</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="F20" s="3">
-        <v>299.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>151870</v>
+        <v>153478</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="F21" s="3">
-        <v>299.0</v>
+        <v>10.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>