--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,170 +14,173 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 10:13</t>
-[...2 lines deleted...]
-    <t>SMARTWATCH ABC HW18 A3098 BT CALL 2</t>
+    <t>Lista gerada no: 24/08/2026 08:37</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 1TB BRANCO  SWAP  HSO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G67 XT2621-1 4/256 LIMA RETAIL</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>MOTOROLA</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G67 XT2621-1 4/256 GRIS RETAIL</t>
+  </si>
+  <si>
+    <t>MOTOROLA G77 XT2621-3  8/256GB MARRON RETAIL</t>
+  </si>
+  <si>
+    <t>MOTOROLA G77 XT2621-3  8/256 VERDE RETAIL</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G17 POWER XT2623-1 4/256GB  BORDEAUX  CELESTE RETAIL</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G17 XT2623-1  4/256 Pantone Evening AZUL</t>
+  </si>
+  <si>
+    <t>ESTABILIZADOR ABC A3041 - PRETO</t>
+  </si>
+  <si>
     <t>ABC</t>
   </si>
   <si>
-    <t>ULEFONE ARMOR  27T PRO PLUS 12/256GB 5G PRETO</t>
-[...2 lines deleted...]
-    <t>SMARTPHONES</t>
+    <t>IPHONE 17 PRO MAX 256GB DEEP BLUE MFYAJ/A</t>
+  </si>
+  <si>
+    <t>1,250.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB SILVER LL/A AS IS A3256 SWAP</t>
+  </si>
+  <si>
+    <t>1,050.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB SILVER LL/A OPEN BOX</t>
+  </si>
+  <si>
+    <t>1,210.00</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI A7 PRO 4/64GB MIST AZUL</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI A7 PRO 4/64GB PALM VERDE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 29 ULTRA BLACK  16/1TB</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>PHILIPS PILA RECARGABLE R6B2-RTU25/97</t>
-[...77 lines deleted...]
-    <t>FONE</t>
+    <t>ULEFONE ARMOR 29 PRO 16/512GB BLACK</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV GOLD TV</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>GOLD TV</t>
+  </si>
+  <si>
+    <t>APPLE WATCH S11 46MM MEV64 ROSE GOLD SM</t>
+  </si>
+  <si>
+    <t>IPAD 11TH MD4A4LL/A 10.9" WIFI 128GB PINK</t>
+  </si>
+  <si>
+    <t>OCULOS BLACKVIEW BV100 SUNGLASSESES BLUETOOTH</t>
+  </si>
+  <si>
+    <t>BLACKVIEW</t>
+  </si>
+  <si>
+    <t>TABLET BLACKVIEW TAB 20 WIFI 4+8 / 64GB GREY-10.1´´</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -200,51 +203,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c2f4e8c09a4bc4b79bddf82de5af3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5138dec93abcb4642f50b305e523c0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f034577c0b75db6e6be8f41a6f7b4d2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec80ffb3f630cc7181c5255c6e8ff9d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ddb83de7960ab920d189be69ae6a5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021ded6f52fefb43fc87584746452cc.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f1fd71298531ee13b9ba65452b0d0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55a218d65e0522cb9d1307cdf1f16b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76927a77f19a6b8654a4306d81d70d64.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689a27c7960b8e8c0de625177e196f6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209fa31fcaaf2053fd4322b5532eb94.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60964bf4d58c21e846994707e5a34607.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2b879760a0b2cf884eb61cf2a8c8f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fc31ad3b406044c90f29c5a84ca51.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bcec1f5029e6b28623b322e4c180b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286187463255baaaa8d5f53ec8e5ecc.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c24add40b29af8739d78385914094.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc54552a69762ac3d496117337bfc0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6a290c1f58789d431ebbae2af40d0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f9705e94322601f748bffcca42c08.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e8c336d84c05d52e15bdbd187c4e0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e9d95224f0c28ba159478a7777f1b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01a2c4e343a8207a821a37add26506.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccfa688b61c8982cefcaf48fcce1d1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2d68e620a5015ab2ed5f97617e5a0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d1acfc8faadf0e7b5f9f91549aff8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9629f7e42bbd0ef92f7a23cfd25bf97.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf40dc33438ec8bc928f25a318309a6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332f9f8784b81b4acce60aef7a99e8a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60a5bfad39e3e55133f24783e92233.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680afdf9381cfade59a479040535d99.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe5ca3a4f4d93eabbe6be2b9a2eb9d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea9f9219d945eef0399f4729b17636.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9aede7a046402f402f1fcdc09cac2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f6fda70cc8d969a10dd7e22de59a7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963c6eb8995c290b119f9cc5fa8d120.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0db312c74accee9bce651ac6b2d044.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0834e9456ff1b163392d54343cb14.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b35240f039595e9ee7e08b87ba8e3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f68683a82aabfa4ab2f8e5e0bd283.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1111,417 +1114,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="107.26" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="74.268" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>152839</v>
+        <v>154949</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>48.0</v>
+        <v>770.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>152853</v>
+        <v>154956</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>380.0</v>
+        <v>227.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>152914</v>
+        <v>154963</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>6.25</v>
+        <v>227.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>152945</v>
+        <v>154994</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>31.0</v>
+        <v>251.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>152983</v>
+        <v>155007</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>35.0</v>
+        <v>251.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>152990</v>
+        <v>155014</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>284.0</v>
+        <v>176.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>153133</v>
+        <v>155021</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>410.0</v>
+        <v>176.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>153164</v>
+        <v>155038</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="F9" s="3">
-        <v>232.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>153195</v>
+        <v>155045</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>202.0</v>
+        <v>9</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>153201</v>
+        <v>155069</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>203.0</v>
+        <v>9</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>153218</v>
+        <v>155106</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>204.0</v>
+        <v>9</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>153249</v>
+        <v>155304</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F13" s="3">
-        <v>147.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>153256</v>
+        <v>155311</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F14" s="3">
-        <v>147.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>153362</v>
+        <v>155359</v>
       </c>
       <c r="C15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s">
         <v>31</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>385.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>153386</v>
+        <v>155366</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F16" s="3">
-        <v>425.0</v>
+        <v>455.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>153423</v>
+        <v>155380</v>
       </c>
       <c r="C17" t="s">
         <v>33</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="E17" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="F17" s="3">
-        <v>490.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>153447</v>
+        <v>155434</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>510.0</v>
+        <v>375.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>153454</v>
+        <v>155458</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>510.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>153461</v>
+        <v>155489</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F20" s="3">
-        <v>10.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>153478</v>
+        <v>155502</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
         <v>39</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>10.0</v>
+        <v>110.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>