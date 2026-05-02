--- v1 (2026-03-13)
+++ v2 (2026-05-02)
@@ -14,155 +14,140 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 18:34</t>
-[...2 lines deleted...]
-    <t>APPLE WATCH S11 46MM MEV74 ROSE GOLD ML</t>
+    <t>Lista gerada no: 02/05/2026 00:07</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A NATURAL  TITANIUN SWAP</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>APPLE WATCH S11 46MM MEV44 GRAY ML</t>
-[...11 lines deleted...]
-    <t>ULEFONE ARMOR 34 PLUS VERSION BLACK 8 128GB</t>
+    <t>IPHONE 16 PRO 128GB GRADE A BRANCO TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB DESERT  TITANIUN GRADE A SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB BLACK TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB GRADE A NATURAL TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A  DESERT  TITANIUN SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>XIAOMI REDMI NOTE 15    8+256 PRETO</t>
-[...53 lines deleted...]
-    <t>GTIDE SMART WATCH Q1 PURPLE SWS004</t>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A  NATURAL TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A WHITH TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A  DOURADO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB PRETO  GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB VERMELHO   GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB BRANCO GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB ROXO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB VERMLHO   GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB PRETO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB AZUL GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB AMARELO  GRADE A SWAP HSO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +170,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c9022b81e97697e127ec12580c9c2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621906ef7a2ea0dc09116881f14429f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c868849fdc18889dfbdba7036b33f2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077143b0a6b4b4f514396615728d998.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89c31dbe7446a88d86eadd54ba8b9a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48bf745a0f9fd52fe32d3888625633.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77032ae213c77516665cbaa1862168.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360a05a78b871fa3769b3e63dae5980.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e891be705023ee42f8252e16fae6ab2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deee1db7e52d6ee4d60af2d7c53cc0e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8703de596afbb65b179ac67f0a9e8c5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a818770d4b8f2bc1563faa5d9334f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4e114f83a1c40b02cee4a57a9b4e9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e7ef2501bdec1437ff14049f80ae5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4674dc81f7a3bf4b8b3cb1830f59ea.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4533ce97d97ad6d2b53ab18513e97.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431fff269e21dc7e38ed4b7712c16ad.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d8a4576c52a5d6df6e26e46c1148e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d028e974ce86194f373b1a654db645.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af016f8c39271f0a5aea1640e80d5986.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9ea7b7a2e6028b717837cf09ff43b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497453c464d371c4aa086404cf564853.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce723112ebdff5a5c7de10bc6ae94d82.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0234dd1cc17ed77bf27b28abbf97d02.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10521f73c8663d65714a8f7122ebd155.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1e0e87a59bef6d5a5e10ef854f85b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6728e1e65c9cbb41cc6342a81ff21.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fab50b30ca7697070d4a8d303402f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690ba63288220f0eb098fb21e59c8d3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e428312f8c5337b1721b1990e0551.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c7362fcb8710737489d9bbace082a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7eca7523223c7ad0a8bb1715139ef.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827af60aadaa9d5ffb66eed7481b474a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37a45b0f57f13a602a681559649194.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad9177300a5f3ccf2d5ba91bbe9c7c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c95cadabcc134526eccb3a5b5730c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d32d4516e6ac17b5ba61c8988a6d9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613ba63c943459e75f23658eafb591b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb276c41e4752cdc34670fae86fa361c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9381caf966e88a170314d2c5a803d6b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1096,417 +1081,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>150156</v>
+        <v>150842</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>397.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>150163</v>
+        <v>150859</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>397.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>150262</v>
+        <v>150873</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>363.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>150279</v>
+        <v>150880</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>360.0</v>
+        <v>780.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>150316</v>
+        <v>150903</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>410.0</v>
+        <v>799.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>150385</v>
+        <v>150927</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>190.0</v>
+        <v>870.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>150392</v>
+        <v>150934</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>190.0</v>
+        <v>890.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>150408</v>
+        <v>150941</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>78.0</v>
+        <v>885.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>150415</v>
+        <v>150965</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>75.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>150460</v>
+        <v>150972</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>35.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>150477</v>
+        <v>150989</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>35.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>150484</v>
+        <v>150996</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E13" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>36.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>150491</v>
+        <v>151023</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>38.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>150507</v>
+        <v>151047</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>35.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>150514</v>
+        <v>151054</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>35.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>150521</v>
+        <v>151085</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>35.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>150538</v>
+        <v>151092</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>35.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>150545</v>
+        <v>151108</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>45.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>150569</v>
+        <v>151115</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D20" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>19.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>150576</v>
+        <v>151122</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>19.0</v>
+        <v>369.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>