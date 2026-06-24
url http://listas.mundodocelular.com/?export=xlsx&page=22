--- v2 (2026-05-02)
+++ v3 (2026-06-24)
@@ -14,140 +14,164 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/05/2026 00:07</t>
-[...2 lines deleted...]
-    <t>IPHONE 16 PRO 128GB GRADE A NATURAL  TITANIUN SWAP</t>
+    <t>Lista gerada no: 24/06/2026 10:12</t>
+  </si>
+  <si>
+    <t>IPHONE 16 256GB ULTRAMARINE GRADE A SWAP HSO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 16 PRO 128GB GRADE A BRANCO TITANIUN SWAP</t>
-[...11 lines deleted...]
-    <t>IPHONE 16 PRO MAX 256GB GRADE A  DESERT  TITANIUN SWAP</t>
+    <t>IPHONE 16 256GB TEAL  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB DESERT TITANIUN GRADE A SWAP HSO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>IPHONE 16 PRO MAX 256GB GRADE A  NATURAL TITANIUN SWAP</t>
-[...38 lines deleted...]
-    <t>IPHONE 14 PLUS 128GB AMARELO  GRADE A SWAP HSO</t>
+    <t>IPHONE 16 PRO 256GB NATURAL TITANIUN GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB PRETO GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB VERMELHO   GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>SAMSUNG GT-C3520 FLIP/ 2.6 DS/ GSM BT/ VERMELHO</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL LILA</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 WIFI CM89 7P INFANTIL LILA</t>
+  </si>
+  <si>
+    <t>NOKIA 3210 4G TA-1618 - 2.4" - DUAL-SIM - PRETO</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 AMOLED</t>
+  </si>
+  <si>
+    <t>LCD</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 PRO AMOLED</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 14 AMOLED</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 15 PRO AMOLED</t>
+  </si>
+  <si>
+    <t>DISPLAY</t>
+  </si>
+  <si>
+    <t>CAMERA DEPORTVA  ACTION ABC A2071 5K WIFI 1080P FULL HD RECHARGEABLE BRANCO</t>
+  </si>
+  <si>
+    <t>ABC</t>
+  </si>
+  <si>
+    <t>ABC ANDROID 13 16+256 COM CANAIS APP A3080</t>
+  </si>
+  <si>
+    <t>RELOJ SMARTWATCH ABC A3090 HW X MINI BT CALL 7 IN 1</t>
+  </si>
+  <si>
+    <t>Relogio Smart Abc HW Ultra  Mini 2 A3092 Kit 7 Cinto/NFC/GPT/And -</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>relógio smartwatch HW X Caixa de Presente 7 Pulseiras ChatGPT+NFC Android e iOS relógio ma</t>
+  </si>
+  <si>
+    <t>SMARTWATCH  ABC HW ULTRA 3 A3097 7IN 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -170,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9ea7b7a2e6028b717837cf09ff43b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497453c464d371c4aa086404cf564853.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce723112ebdff5a5c7de10bc6ae94d82.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0234dd1cc17ed77bf27b28abbf97d02.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10521f73c8663d65714a8f7122ebd155.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1e0e87a59bef6d5a5e10ef854f85b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6728e1e65c9cbb41cc6342a81ff21.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fab50b30ca7697070d4a8d303402f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690ba63288220f0eb098fb21e59c8d3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e428312f8c5337b1721b1990e0551.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c7362fcb8710737489d9bbace082a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7eca7523223c7ad0a8bb1715139ef.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827af60aadaa9d5ffb66eed7481b474a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37a45b0f57f13a602a681559649194.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad9177300a5f3ccf2d5ba91bbe9c7c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c95cadabcc134526eccb3a5b5730c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d32d4516e6ac17b5ba61c8988a6d9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613ba63c943459e75f23658eafb591b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb276c41e4752cdc34670fae86fa361c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9381caf966e88a170314d2c5a803d6b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f10d524d8acde9092e65cfd38ee95.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc98745ae20ea00ad9349f2b9cddc7f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692409f74d71475924cb61b49855e7d4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11ff5a4c56eb3143e999bb8f4a1d9a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97299f9c21ee15468f44ebb4d98b217c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb478f1ee842fa2eb5ad380c1fa5f7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a03ac25a6e864080e8adbbc85b2a7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd01708473091f277b8daec674930e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbb15bd74e88e2565712ec75cdf593.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3050215437a51e7cd9e70168e8156.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f4b04b5a6551f885fb454a315a026.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bc36811c55490fbfa279417f6ff55.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe045e69392dd54a51a215cda9de9dd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa810dfe400128e9a9766d1eb258c0.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650416969f280b85f1c5efe90416db3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9607d8cb5b6d6287cda846ad332d77.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed76ccd618ae1700119ca5c4f89aa3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b2d1fa7fcd4233449f7f295933276.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eecd413e4887f10183118bc1a98329.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85b10a160624843bdfbe2bed4e5f02.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1081,417 +1105,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>150842</v>
+        <v>152143</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>740.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>150859</v>
+        <v>152150</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>740.0</v>
+        <v>645.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>150873</v>
+        <v>152174</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>790.0</v>
+        <v>920.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>150880</v>
+        <v>152181</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>780.0</v>
+        <v>920.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>150903</v>
+        <v>152280</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>799.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>150927</v>
+        <v>152303</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>870.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>150934</v>
+        <v>152358</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F8" s="3">
-        <v>890.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>150941</v>
+        <v>152402</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F9" s="3">
-        <v>885.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>150965</v>
+        <v>152501</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F10" s="3">
-        <v>385.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>150972</v>
+        <v>152624</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F11" s="3">
-        <v>385.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>150989</v>
+        <v>152631</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>385.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>150996</v>
+        <v>152648</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F13" s="3">
-        <v>425.0</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>151023</v>
+        <v>152655</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F14" s="3">
-        <v>330.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>151047</v>
+        <v>152679</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F15" s="3">
-        <v>330.0</v>
+        <v>81.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>151054</v>
+        <v>152723</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="F16" s="3">
-        <v>335.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>151085</v>
+        <v>152761</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="F17" s="3">
-        <v>350.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>151092</v>
+        <v>152785</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="F18" s="3">
-        <v>350.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>151108</v>
+        <v>152808</v>
       </c>
       <c r="C19" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="F19" s="3">
-        <v>350.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>151115</v>
+        <v>152815</v>
       </c>
       <c r="C20" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="F20" s="3">
-        <v>350.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>151122</v>
+        <v>152822</v>
       </c>
       <c r="C21" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="F21" s="3">
-        <v>369.0</v>
+        <v>49.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>