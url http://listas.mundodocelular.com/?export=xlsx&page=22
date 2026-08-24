--- v3 (2026-06-24)
+++ v4 (2026-08-24)
@@ -14,164 +14,176 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 10:12</t>
-[...2 lines deleted...]
-    <t>IPHONE 16 256GB ULTRAMARINE GRADE A SWAP HSO</t>
+    <t>Lista gerada no: 24/08/2026 08:27</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 VERDE</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 16 256GB TEAL  GRADE A SWAP HSO</t>
-[...2 lines deleted...]
-    <t>IPHONE 16 PRO 256GB DESERT TITANIUN GRADE A SWAP HSO</t>
+    <t>VGR BARBEADOR ELETRICO V-228 PROFISSIONAL RECARREGAVEL USB</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>Kit Cortador de Cabelo e Trimmer Voyager VGR 2 IN1  V-885S2 Recarregável - Verde</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>Kit Cortador de Cabelo e Trimmer Voyager VGR 2 IN1  V-885S2 Recarregável - DOURADO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BLUE LL/A AS IS A3256 HSO SWAP</t>
+  </si>
+  <si>
+    <t>1,050.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB ORNG LL/A AS IS A3256 SWAP</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7" ORANGE</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB SILVER A3526 ANATEL E-SIM+SIM</t>
+  </si>
+  <si>
+    <t>1,350.00</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 7 PRO BLACK 12/512GB THERMAL VERS</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 7 BLACK 12/512GB</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB  DEEP BLUE</t>
+  </si>
+  <si>
+    <t>1,250.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB ORANGE  A3526 C/CHIP + E- SIM ANATEL</t>
+  </si>
+  <si>
+    <t>1,640.00</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE CLIP EARPHONE BLACK</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE CLIP EARPHONE BLUE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE CLIP EARPHONE WHITE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE LOOP HEADSET BLACK</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE LOOP HEADSET PURPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB GRADE A DEEP BLUE  100% SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>IPHONE 16 PRO 256GB NATURAL TITANIUN GRADE A SWAP HSO</t>
-[...71 lines deleted...]
-    <t>SMARTWATCH  ABC HW ULTRA 3 A3097 7IN 1</t>
+    <t>1,290.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB ORANGE SWAP GRADE A 100% USA</t>
+  </si>
+  <si>
+    <t>1,300.00</t>
+  </si>
+  <si>
+    <t>IPHONE 15 256GB GRADE A AMARELO USA HSO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -194,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f10d524d8acde9092e65cfd38ee95.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc98745ae20ea00ad9349f2b9cddc7f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692409f74d71475924cb61b49855e7d4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11ff5a4c56eb3143e999bb8f4a1d9a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97299f9c21ee15468f44ebb4d98b217c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb478f1ee842fa2eb5ad380c1fa5f7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a03ac25a6e864080e8adbbc85b2a7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd01708473091f277b8daec674930e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbb15bd74e88e2565712ec75cdf593.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3050215437a51e7cd9e70168e8156.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f4b04b5a6551f885fb454a315a026.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bc36811c55490fbfa279417f6ff55.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe045e69392dd54a51a215cda9de9dd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa810dfe400128e9a9766d1eb258c0.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650416969f280b85f1c5efe90416db3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9607d8cb5b6d6287cda846ad332d77.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed76ccd618ae1700119ca5c4f89aa3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b2d1fa7fcd4233449f7f295933276.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eecd413e4887f10183118bc1a98329.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85b10a160624843bdfbe2bed4e5f02.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009af0e921bbae3c3594de2da4d94f8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81de9970996d82266d100ed8d4aac54.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9749109eb1f5eb95a152fa5278875.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90021e58fea80a9355b13902ee99ee0a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee355f122e08ce1a13c878486ca245.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460588391c467392a10879e63b08ca7c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4ca2a445f262260597d614dae7d11.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56778221ed5f722ec46e6c4b9312a008.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb74fa1c167e24a6623e83ea4b11c31.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c2265b819bb027af1f37bd93339cd.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26240e9f7a98319ec171db6ae11afa21.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f305fe7690d946928fee457c9fe39.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183be61628cdb326f08f8e9194641b46.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84071fdae11dade2188de89252744387.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7935b8838d8e35222bb85f48771725.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77c3dda7a477f314f782d763c652cf.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a993056aa43147d306d658fec5949.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429749ab8adfdcc7a4c0aa610989fec0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92808da7c53a54158586162e2d24f782.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece81eb4da253e36071caa920bc76fc1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1105,417 +1117,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="107.26" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>152143</v>
+        <v>154291</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>650.0</v>
+        <v>905.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>152150</v>
+        <v>154314</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>645.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>152174</v>
+        <v>154345</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>920.0</v>
+        <v>124.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>152181</v>
+        <v>154352</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
         <v>13</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>920.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>152280</v>
+        <v>154406</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
-      <c r="F6" s="3">
-        <v>340.0</v>
+      <c r="F6" s="3" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>152303</v>
+        <v>154413</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="3">
-        <v>320.0</v>
+      <c r="F7" s="3" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>152358</v>
+        <v>154444</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>24.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>152402</v>
+        <v>154659</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>45.0</v>
+        <v>9</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>152501</v>
+        <v>154666</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F10" s="3">
-        <v>45.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>152624</v>
+        <v>154673</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3">
-        <v>21.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>152631</v>
+        <v>154765</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>42.0</v>
+        <v>9</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>152648</v>
+        <v>154819</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>52.0</v>
+        <v>9</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>152655</v>
+        <v>154840</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="F14" s="3">
-        <v>42.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>152679</v>
+        <v>154857</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="F15" s="3">
-        <v>81.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>152723</v>
+        <v>154864</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="3">
-        <v>48.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>152761</v>
+        <v>154871</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>31</v>
       </c>
       <c r="F17" s="3">
-        <v>50.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>152785</v>
+        <v>154888</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>31</v>
       </c>
       <c r="F18" s="3">
-        <v>24.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>152808</v>
+        <v>154895</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D19" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E19" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>23.0</v>
+        <v>9</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>152815</v>
+        <v>154918</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>25.0</v>
+        <v>9</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>152822</v>
+        <v>154932</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>49.0</v>
+        <v>485.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>