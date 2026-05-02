--- v0 (2026-03-13)
+++ v1 (2026-05-02)
@@ -14,173 +14,149 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 18:39</t>
-[...11 lines deleted...]
-    <t>IPHONE 17 PRO 256GB COSMIC ORANGE LL/A</t>
+    <t>Lista gerada no: 02/05/2026 01:05</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH Q1 PURPLE SWS004</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S5 PRO GOLD (SWA012)</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES PINK</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES PURPLE</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES SILVER</t>
+  </si>
+  <si>
+    <t>GTIDE WIRELESS HEADSET HI-BEAT AZUL</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>REL. APPLE WATCH S9 45MM MR9H3LL/A PINK</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A AZUL  SWAP HSO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...83 lines deleted...]
-    <t>APPLE WATCH S11 46MM MEV94 SILVER / PURPLE SM</t>
+    <t>IPHONE 15 128GB GRADE A VERDE SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PINK  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A AMARELO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB GRADE A PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB GRADE A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A BLACK TITANIUN SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -203,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0e46a4894f93d28bcf94bad16b010.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8bbdc51be298893a9ad6b9f513f06.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c1fa46eb18a1afbefec9cb5b2b79d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262ab4c91dc91727b02abd12290e2c4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666af33c840ea555d08bdeafcacc76d1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54430ac173747610eb71f97ebd52ec9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9be3ec94f6a48a61dfdb500bf967ef.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806926bc766a93de3c09234b327b0376.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13970d147efbe66f644fa6ecbc167f01.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbeade75f4b91c4e514eb4f0ed899d2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4892bd27afa6b1b36151eaada6b75d2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87521b5a5d6bb920f50468f9ceb83c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfac95ed8dc504fb658b40fa89b9ba.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e69e45e45331091d477ec9417ef03.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e33f3dd50597ed7d0f14fdc39ce6ce.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042345c33f541b31f200ceb005c2307.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0685063a8ac48b85bb495aa48c85cf.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59013c536d6cc2dcbf8bbdb9e42006d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cae038bd0ed189bec671ae44cc2526.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3555b0bc1bd058aebe5cc9666a1983.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065de74fd5dbcbfbf2bc72a7628776e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bf502a78223106b62b5141cd0d21a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1297ee032cc59e7b6cf4080b6a694.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b346789c43f09ce0ded9f4e4e9751fa.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68152dfcd098f872fec17bc36712b360.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b157fc498b07c8a3566a734a5790b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553e63615b8650de3c02dc009045549.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98960e746f515e1f3fcb47c142530fe.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26a0907bbac7b27a99189abca57c2a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fd637188a2e369674fc72eb25dbac.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eee17599befb4a8c1f58231c853918.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea855a1a5bc9e5e0d9fd20173dc71ad6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5460f1c30a533e07f5087751fe5ea9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609f7325a769444a253df144b6e15a4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6ddb53dc433f04532d36f6f65aa24.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51f97b658dd6ea3a0171068782b982.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc189cb45feb3e4d0e70b1d5ddea570.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af36e395f0ec0fc4b635d55200002d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a50ab88da2b5ae5fc2658ea6c68d9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f3868dd3988476e360d710c1e56c0.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1114,417 +1090,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>148856</v>
+        <v>150576</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>175.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>148863</v>
+        <v>150583</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>9</v>
+      </c>
+      <c r="F3" s="3">
+        <v>31.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>148894</v>
+        <v>150606</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>885.0</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>148979</v>
+        <v>150613</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>30.0</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>149037</v>
+        <v>150620</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>122.0</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>149044</v>
+        <v>150644</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>124.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>149051</v>
+        <v>150651</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>122.0</v>
+        <v>235.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>149143</v>
+        <v>150675</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>18</v>
+      </c>
+      <c r="F9" s="3">
+        <v>449.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>149563</v>
+        <v>150682</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="F10" s="3">
-        <v>96.0</v>
+        <v>449.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>149570</v>
+        <v>150699</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="F11" s="3">
-        <v>96.0</v>
+        <v>449.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>149587</v>
+        <v>150705</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="F12" s="3">
-        <v>96.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>149600</v>
+        <v>150729</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F13" s="3">
-        <v>138.0</v>
+        <v>545.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>149761</v>
+        <v>150736</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="F14" s="3">
-        <v>56.0</v>
+        <v>545.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>149877</v>
+        <v>150743</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F15" s="3">
-        <v>510.0</v>
+        <v>555.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>149884</v>
+        <v>150750</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F16" s="3">
-        <v>520.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>149907</v>
+        <v>150774</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F17" s="3">
-        <v>520.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>149914</v>
+        <v>150781</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="F18" s="3">
-        <v>25.0</v>
+        <v>590.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>150118</v>
+        <v>150798</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F19" s="3">
-        <v>360.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>150132</v>
+        <v>150804</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F20" s="3">
-        <v>345.0</v>
+        <v>686.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>150149</v>
+        <v>150835</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F21" s="3">
-        <v>397.0</v>
+        <v>740.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>