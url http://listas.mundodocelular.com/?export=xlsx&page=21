--- v1 (2026-05-02)
+++ v2 (2026-06-24)
@@ -14,149 +14,143 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/05/2026 01:05</t>
-[...2 lines deleted...]
-    <t>GTIDE SMART WATCH Q1 PURPLE SWS004</t>
+    <t>Lista gerada no: 24/06/2026 11:43</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A AZUL OPEN BOX</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>GTIDE</t>
-[...25 lines deleted...]
-  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 15 128GB GRADE A AZUL  SWAP HSO</t>
+    <t>IPHONE 13 128GB GRADE A PINK SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>IPHONE 15 128GB GRADE A VERDE SWAP</t>
-[...32 lines deleted...]
-    <t>IPHONE 16 PRO 128GB GRADE A BLACK TITANIUN SWAP</t>
+    <t>ULEFONE ARMOR X12 PRO BLACK 4/64GB</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR X12 PRO ORANGE 4/64GB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR X12 PRO VERDE 4/64GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 2PRO BLACK 4/128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 3PRO 8 RAM /128GB DUAL SIM TELA 6.56 - PRETO/VERDE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 3 PRO 8 RAM /128GB DUAL SIM TELA 6.56 - PRETO/ORANG</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 4 PRO 8/256GB PRETO DUAL SIM 6.56 TELA</t>
+  </si>
+  <si>
+    <t>Ulefone Rugking NFC Dual Sim de 256GB/8GB Ram de 5.99" 50+2MP/8MP - Preto</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB VERDE  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB AZUL   GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB PRETO GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB BRANCO   GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB AZUL  GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A AZUL  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB AZUL GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 512GB PRETO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 512GB NATURAL  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB PRETO GRADE A SWAP HSO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -179,51 +173,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065de74fd5dbcbfbf2bc72a7628776e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bf502a78223106b62b5141cd0d21a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1297ee032cc59e7b6cf4080b6a694.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b346789c43f09ce0ded9f4e4e9751fa.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68152dfcd098f872fec17bc36712b360.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b157fc498b07c8a3566a734a5790b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553e63615b8650de3c02dc009045549.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98960e746f515e1f3fcb47c142530fe.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26a0907bbac7b27a99189abca57c2a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fd637188a2e369674fc72eb25dbac.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eee17599befb4a8c1f58231c853918.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea855a1a5bc9e5e0d9fd20173dc71ad6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5460f1c30a533e07f5087751fe5ea9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609f7325a769444a253df144b6e15a4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6ddb53dc433f04532d36f6f65aa24.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51f97b658dd6ea3a0171068782b982.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc189cb45feb3e4d0e70b1d5ddea570.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af36e395f0ec0fc4b635d55200002d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a50ab88da2b5ae5fc2658ea6c68d9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f3868dd3988476e360d710c1e56c0.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc67b3c06ffe6504fdbd10e6394c71.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f449c87d767dda277252f4ab66ecad.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece165bff6f34dff2e6175134064de2b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c3541e52bbf89d2363749127514c0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c8b0dacdde621f86b24f75478b533.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219901b8bf748da596feca1f554dca91.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fe21625ffd91f722edef084489698.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db4b771e1a44ac0e99f2ce1ff8d7c7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438a5fcb1cea3be3ffb586203c5b655.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f735a57f4bba2b5b09fdf004aad92.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0b692b421f4dde7a62157d82c5365.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a1b76f80564a33d36b9182bc12605.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5771f67c9f10ae4efe04514707b544e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefe2e0caf934b058c37ebab5e22b68.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9d3c5983dbed09e50b83c6e792a99.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727b900ec64526859bd3fa6f589d14b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b6b695d85ed9f6ed0eb52b53563c6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0c2e5a3231e57226b60940495d9a5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933ce5eb8f19c6a7d20fcd5dbbe6c8e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09131a1c025be17500dd0f97fac47b8b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1090,417 +1084,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>150576</v>
+        <v>151665</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>19.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>150583</v>
+        <v>151672</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>31.0</v>
+        <v>292.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>150606</v>
+        <v>151740</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>9.99</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>150613</v>
+        <v>151757</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>9.99</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>150620</v>
+        <v>151764</v>
       </c>
       <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
         <v>13</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>9.99</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>150644</v>
+        <v>151771</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>18.0</v>
+        <v>102.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>150651</v>
+        <v>151801</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>235.0</v>
+        <v>149.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>150675</v>
+        <v>151818</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>449.0</v>
+        <v>148.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>150682</v>
+        <v>151832</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F10" s="3">
-        <v>449.0</v>
+        <v>178.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>150699</v>
+        <v>151856</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F11" s="3">
-        <v>449.0</v>
+        <v>169.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>150705</v>
+        <v>151863</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>445.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>150729</v>
+        <v>151894</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>545.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>150736</v>
+        <v>151900</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>545.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>150743</v>
+        <v>151917</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>555.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>150750</v>
+        <v>151924</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>580.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>150774</v>
+        <v>151979</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>580.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>150781</v>
+        <v>151986</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>590.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>150798</v>
+        <v>151993</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>680.0</v>
+        <v>730.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>150804</v>
+        <v>152013</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>686.0</v>
+        <v>730.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>150835</v>
+        <v>152044</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>740.0</v>
+        <v>605.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>