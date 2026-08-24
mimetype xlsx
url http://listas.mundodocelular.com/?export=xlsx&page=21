--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,143 +14,170 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 11:43</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 128GB GRADE A AZUL OPEN BOX</t>
+    <t>Lista gerada no: 24/08/2026 09:30</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A VERDE HSO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A VERDE  HSO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...8 lines deleted...]
-    <t>ULEFONE ARMOR X12 PRO BLACK 4/64GB</t>
+    <t>IPHONE 15 256GB  GRADE A VERDE HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO  1TB  GRADE A  BLACK SWAP HSO</t>
+  </si>
+  <si>
+    <t>APPLE WATCH ULTRA 2 49MM GPS+CELULAR  4G A2986/BLACK OCEAN BAND SWAP</t>
+  </si>
+  <si>
+    <t>APPLE WATCH ULTRA 2 49MM GPS+CELULAR  4G A2986 BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide L42 Wireless - Rosa</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE L42 BLT EARPHONE ROXO</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R5 LITE BLUE</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>NOKIA 5310 4G TA-1212 DS 2.4" BLACK/RED AE</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>NOKIA 5310 4G TA-1212 DS 2.4" BRANCO/VERMELHO</t>
+  </si>
+  <si>
+    <t>HONOR X5C NLA-LX1 4/128 OCEAN CYAN</t>
+  </si>
+  <si>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>HONOR X5C PLUS NLA-LX1 4/256  CELESTE</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A DESERT TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>CAPA IPAD 10 10.9 C/TECLADO MZ PRETO</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>Relogio Inteligente Ulefone Armor Pro - Amoled - Bluetooth - Preto</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>ULEFONE ARMOR X12 PRO ORANGE 4/64GB</t>
-[...47 lines deleted...]
-    <t>IPHONE 16 128GB PRETO GRADE A SWAP HSO</t>
+    <t>BOLSA VIDVIE BH02 LAPTOP 14IN PORTABLE</t>
+  </si>
+  <si>
+    <t>YESIDO</t>
+  </si>
+  <si>
+    <t>SUPORTE CAR WIRELES CHARGING CAR HOLDER HC1530  15W VIDVIE</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>SUPORTE CARRO MAGNETIC WIRELES CHARGING HOLDER 15W VINVIE 15W</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE B PURPLE SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -173,51 +200,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc67b3c06ffe6504fdbd10e6394c71.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f449c87d767dda277252f4ab66ecad.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece165bff6f34dff2e6175134064de2b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c3541e52bbf89d2363749127514c0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c8b0dacdde621f86b24f75478b533.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219901b8bf748da596feca1f554dca91.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fe21625ffd91f722edef084489698.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db4b771e1a44ac0e99f2ce1ff8d7c7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438a5fcb1cea3be3ffb586203c5b655.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f735a57f4bba2b5b09fdf004aad92.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0b692b421f4dde7a62157d82c5365.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a1b76f80564a33d36b9182bc12605.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5771f67c9f10ae4efe04514707b544e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefe2e0caf934b058c37ebab5e22b68.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9d3c5983dbed09e50b83c6e792a99.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727b900ec64526859bd3fa6f589d14b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b6b695d85ed9f6ed0eb52b53563c6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0c2e5a3231e57226b60940495d9a5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933ce5eb8f19c6a7d20fcd5dbbe6c8e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09131a1c025be17500dd0f97fac47b8b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87526880a803e877e4d25557dc579b07.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ceda949d980622b397588d4babaac.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db82ab893066ce1bc2ce9e8fc3a4c9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7a38c3032bfe28f98c382f62b22a6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b132bb1bcc617b1b7d00d9beeed720.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfd0e7f48c2f309548315a8c8b91e5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba83d36b2a6c55800ad1292b42b299.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09043ee208190a34e313bc372979903a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe804b09359fe04df57d1368565a8b71.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b25f9146760df0959f95a1683c5495.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d094b35a6af311ccfd33bb698acd33.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949059883cce9b9b827eec3dae5be7a5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c37f78fabebed0a244b8543901c1c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d615b1046b1ce8a842e6bc04487d0f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10214d11366c17d11cf7cc8a065f1e9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3aa58cf215cdbbc82482c04deed7e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e916c40409ec279792e7ca899fd12.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e300e37a78bee2e849fda5b7d43bc5e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c6d6c44a488730e7ccd1ca660499b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14960ff59bdba2fa47bf90d7d1a064.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1084,417 +1111,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>151665</v>
+        <v>153362</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>325.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>151672</v>
+        <v>153386</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>292.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>151740</v>
+        <v>153416</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>95.0</v>
+        <v>485.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>151757</v>
+        <v>153430</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>95.0</v>
+        <v>545.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>151764</v>
+        <v>153447</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>95.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>151771</v>
+        <v>153454</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>102.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>151801</v>
+        <v>153478</v>
       </c>
       <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
         <v>17</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>149.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>151818</v>
+        <v>153485</v>
       </c>
       <c r="C9" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
         <v>18</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>148.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>151832</v>
+        <v>153607</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F10" s="3">
-        <v>178.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>151856</v>
+        <v>153805</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F11" s="3">
-        <v>169.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>151863</v>
+        <v>153812</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F12" s="3">
-        <v>290.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>151894</v>
+        <v>153850</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F13" s="3">
-        <v>290.0</v>
+        <v>107.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>151900</v>
+        <v>153867</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F14" s="3">
-        <v>290.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>151917</v>
+        <v>153874</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>290.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>151924</v>
+        <v>153898</v>
       </c>
       <c r="C16" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F16" s="3">
-        <v>340.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>151979</v>
+        <v>153928</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="F17" s="3">
-        <v>610.0</v>
+        <v>49.9</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>151986</v>
+        <v>154086</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="F18" s="3">
-        <v>685.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>151993</v>
+        <v>154093</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="F19" s="3">
-        <v>730.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>152013</v>
+        <v>154109</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="F20" s="3">
-        <v>730.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>152044</v>
+        <v>154185</v>
       </c>
       <c r="C21" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>605.0</v>
+        <v>199.99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>