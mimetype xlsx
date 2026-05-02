--- v0 (2026-03-04)
+++ v1 (2026-05-02)
@@ -14,155 +14,158 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 04/03/2026 00:15</t>
-[...2 lines deleted...]
-    <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB SSD US TBG</t>
+    <t>Lista gerada no: 02/05/2026 01:12</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB GRADE A+  C/CHIP BRANCO  SWAP</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>APPLE IMAC 2019  21.5”/ 13 3.6/ 1TB HDD 8GB US</t>
-[...20 lines deleted...]
-    <t>REL. APPLE WATCH S11 42MM MEQT4 JET BLACK SM</t>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A+ PURPLE C/ CHIP</t>
+  </si>
+  <si>
+    <t>LG G365 4G LTE  DUAL SIM PRETO</t>
+  </si>
+  <si>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>APPLE WATCH S11 46MM MEV94 SILVER / PURPLE SM</t>
+  </si>
+  <si>
+    <t>APPLE WATCH S11 46MM MEV44 GRAY ML</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 23 ULTRA  PRETO 12/512GB</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 23 ULTRA ORANG 12-512GB</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI NOTE 15    8+256  AZUL</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB DEEP BLUE SWAP</t>
+  </si>
+  <si>
+    <t>1,334.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB COSMIC ORANGE SWAP</t>
+  </si>
+  <si>
+    <t>1,330.00</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH POWER BLACK + TAKA PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH POWER SILVER + TAKA PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE BLACK + ZOHOOR PERFUME</t>
   </si>
   <si>
     <t>RELOGIO</t>
   </si>
   <si>
-    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL AZUL</t>
-[...44 lines deleted...]
-    <t>TABLET CIDEA 8/1TB 5G CM11000 PLUS AND VERDE</t>
+    <t>GTIDE SMART WATCH ROMANCE GOLD + ZOHOOR PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE SILVER + ZOHOO PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO BLACK + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO GOLD + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO BRANCO + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R9 EDGE GREY</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH Q1 BLUE SWS004</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +188,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc0bca9309310b1998766cde0458ba.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb0e0057bbac5822595b381773b4e5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d475a8433077ebe96beb495d238d4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf0e1dca6b86eca05f6a0e35e202c3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702a73494d82996b5dc679c12170d7d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6bb7bd46ab78356f26434e4be28f6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f05589a67d447b6421d5b84cec155a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14495610a1f2c7d923c7c20cdeab1853.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e31ca1465ee35177550e49fce98a5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33dd7f3194c9afbc34cba76a0fb3a8c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdeb107e0c8c8ced8ade8042447e830.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20ec0221fe42c3e4e969a093750d53.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31376bef6723e2245ff45a507862f7bb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf639b12d54164ac9abe36028c89a76.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647c38641384b0b7fda85cb7aa05718.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248727907f83ffb1cef788c785acd60e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc926595067e3c30ad8705456d640b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0787b8fbf4dafd9bbfd2fb904a3d5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f022c4ee90b378882088f0146e84cbf.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c00e7315a1fc00a2b33997304b0e8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ba0361808e3eefd64dee540431136.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995ce5280d3762d5961a1dec8ec0569.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127229bdcc4e00690b75d76630675130.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25432dd55c4d74291607f6ec8c0f309d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a8332632bcb4b0b14658c23285eb4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda394d65abca4b1db1c9e444bcdd166.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27dd8365c6c1d76eddc6ff8eb8718e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c775ed30476001adde7943f7dd44213.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811a95d5c3aab7903d782049b81288e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371208a4f2196e16c2f145d6b9b49ac8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2621840713b63f935ea4d9019976ca2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c73bfe8e1d7d21279211c4a02e05e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668922a016ac02a08a3bed937bc45bf8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e39375e0e8a2fad2f023cb36924ec.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ccc7a253158cee552407ae9d75b24.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbd3d6d9169262749a3ebec620e253.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35223d615523cfce853bcc6b9a105b12.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97f04c9c96dbf050b12a13835241c0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9cb50e173e192021af656e89db637.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4324ff72ff8476939249d983de85500.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1096,417 +1099,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>146555</v>
+        <v>149884</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>680.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>146562</v>
+        <v>149891</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>344.0</v>
+        <v>515.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>146586</v>
+        <v>149914</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>235.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>146593</v>
+        <v>150149</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>420.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>146616</v>
+        <v>150163</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>224.0</v>
+        <v>368.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>146685</v>
+        <v>150262</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s">
         <v>16</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>645.0</v>
+        <v>363.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>146869</v>
+        <v>150279</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F8" s="3">
         <v>360.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>146920</v>
+        <v>150392</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F9" s="3">
-        <v>43.0</v>
+        <v>190.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>146937</v>
+        <v>150422</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>43.0</v>
+        <v>9</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>146944</v>
+        <v>150439</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>42.0</v>
+        <v>9</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>147040</v>
+        <v>150460</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>45.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>147125</v>
+        <v>150477</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F13" s="3">
-        <v>57.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>147132</v>
+        <v>150484</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F14" s="3">
-        <v>56.0</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>147149</v>
+        <v>150491</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F15" s="3">
-        <v>56.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>147163</v>
+        <v>150507</v>
       </c>
       <c r="C16" t="s">
+        <v>30</v>
+      </c>
+      <c r="D16" t="s">
         <v>28</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F16" s="3">
-        <v>86.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>147170</v>
+        <v>150514</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E17" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F17" s="3">
-        <v>86.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>147200</v>
+        <v>150521</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F18" s="3">
-        <v>420.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>147422</v>
+        <v>150538</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="F19" s="3">
-        <v>28.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>147453</v>
+        <v>150545</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F20" s="3">
-        <v>84.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>147484</v>
+        <v>150569</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F21" s="3">
-        <v>84.0</v>
+        <v>19.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>