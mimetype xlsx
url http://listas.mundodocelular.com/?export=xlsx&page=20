--- v1 (2026-05-02)
+++ v2 (2026-06-24)
@@ -14,158 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/05/2026 01:12</t>
-[...2 lines deleted...]
-    <t>IPHONE 14 PRO MAX 128GB GRADE A+  C/CHIP BRANCO  SWAP</t>
+    <t>Lista gerada no: 24/06/2026 12:14</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A AZUL SWAP</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A+ PURPLE C/ CHIP</t>
-[...74 lines deleted...]
-    <t>GTIDE SMART WATCH Q1 BLUE SWS004</t>
+    <t>IPHONE 13 PRO 128GB GRADE A  DOURADO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB PRETO  GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A ROXO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB BRANCO GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 256GB VERMELHO GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB VERMLHO   GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB PRETO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB AMARELO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 256GB GRADE A BRANCO  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB  PURPLE  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB  BRANCO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G06 XT2535-2 DS 4/64 DUAL TAPESTRY PANTONE</t>
+  </si>
+  <si>
+    <t>MOTOROLA</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G56 XT2529-1 8/256 5G AZUL</t>
+  </si>
+  <si>
+    <t>HONOR X5C NLA-LX1 4/128 PRETO</t>
+  </si>
+  <si>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>HONOR X5C PLUS NLA-LX1 4/256 PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB COSMIC ORANGE MFY94VC/A</t>
+  </si>
+  <si>
+    <t>1,150.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB COSMIC ORANGE JP</t>
+  </si>
+  <si>
+    <t>1,480.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -188,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ba0361808e3eefd64dee540431136.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995ce5280d3762d5961a1dec8ec0569.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127229bdcc4e00690b75d76630675130.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25432dd55c4d74291607f6ec8c0f309d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a8332632bcb4b0b14658c23285eb4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda394d65abca4b1db1c9e444bcdd166.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27dd8365c6c1d76eddc6ff8eb8718e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c775ed30476001adde7943f7dd44213.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811a95d5c3aab7903d782049b81288e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371208a4f2196e16c2f145d6b9b49ac8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2621840713b63f935ea4d9019976ca2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c73bfe8e1d7d21279211c4a02e05e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668922a016ac02a08a3bed937bc45bf8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e39375e0e8a2fad2f023cb36924ec.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ccc7a253158cee552407ae9d75b24.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbd3d6d9169262749a3ebec620e253.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35223d615523cfce853bcc6b9a105b12.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97f04c9c96dbf050b12a13835241c0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9cb50e173e192021af656e89db637.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4324ff72ff8476939249d983de85500.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b02befd988c305a522a83fd466f4cc.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70174f601191201d1aa1ff73030511e9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c345f1438aa2a8c687dcc0508a92be.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049815db67cbca91c5f8419b5510a985.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13039de3b8882321569782192c5512.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6e9fe59a4195c50a3d56bc933e950.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ea29acbcc2fa284db5ff00fd0dfae.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce345707e770be5d8738f08975125b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7ad79ed90e0350b9a7722fe017d3e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9826a02121e1340dd22f7bb568e8bf.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71ec225d4187773d350c9f937bd5d8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc47fb8cc24dde4c7a2570abd7c316.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328c8bba61deeb4d1ca1a34a93613a3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c81e6a21c6799b47e9848c91121b0d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a027c6a3687a48e9eb315d2634303f5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e48c45ba104680917a10394c0c3ecc.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b8f5dc0f33832ef81901f6b9debd6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772786b2d56567eb3a0fa89e9cc38ae.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869630f6b794cf3f2347a2644f19910.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5c8d0e99bb6a0ed5ba124ed37a586.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1099,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>149884</v>
+        <v>150965</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>520.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>149891</v>
+        <v>150972</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>515.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>149914</v>
+        <v>150989</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>25.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>150149</v>
+        <v>150996</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>370.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>150163</v>
+        <v>151023</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>368.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>150262</v>
+        <v>151030</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>363.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>150279</v>
+        <v>151054</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>360.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>150392</v>
+        <v>151078</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>190.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>150422</v>
+        <v>151092</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
-      <c r="F10" s="3" t="s">
-        <v>21</v>
+      <c r="F10" s="3">
+        <v>350.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>150439</v>
+        <v>151108</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
-      <c r="F11" s="3" t="s">
-        <v>23</v>
+      <c r="F11" s="3">
+        <v>350.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>150460</v>
+        <v>151122</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>35.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>150477</v>
+        <v>151221</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>35.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>150484</v>
+        <v>151252</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>36.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>150491</v>
+        <v>151269</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>38.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>150507</v>
+        <v>151320</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16" s="3">
-        <v>35.0</v>
+        <v>88.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>150514</v>
+        <v>151351</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D17" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17" s="3">
-        <v>35.0</v>
+        <v>192.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>150521</v>
+        <v>151528</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F18" s="3">
-        <v>35.0</v>
+        <v>107.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>150538</v>
+        <v>151535</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F19" s="3">
-        <v>35.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>150545</v>
+        <v>151566</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>45.0</v>
+        <v>9</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>150569</v>
+        <v>151573</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>19.0</v>
+        <v>9</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>