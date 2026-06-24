--- v2 (2026-06-24)
+++ v3 (2026-06-24)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 12:14</t>
+    <t>Lista gerada no: 24/06/2026 13:18</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 128GB GRADE A AZUL SWAP</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 128GB GRADE A  DOURADO SWAP</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 128GB GRADE A  GRAY SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 256GB GRADE A GRAY SWAP</t>
   </si>
   <si>
     <t>IPHONE 14 128GB PRETO  GRADE A  SWAP HSO</t>
   </si>
@@ -182,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b02befd988c305a522a83fd466f4cc.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70174f601191201d1aa1ff73030511e9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c345f1438aa2a8c687dcc0508a92be.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049815db67cbca91c5f8419b5510a985.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13039de3b8882321569782192c5512.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6e9fe59a4195c50a3d56bc933e950.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ea29acbcc2fa284db5ff00fd0dfae.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce345707e770be5d8738f08975125b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7ad79ed90e0350b9a7722fe017d3e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9826a02121e1340dd22f7bb568e8bf.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71ec225d4187773d350c9f937bd5d8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc47fb8cc24dde4c7a2570abd7c316.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328c8bba61deeb4d1ca1a34a93613a3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c81e6a21c6799b47e9848c91121b0d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a027c6a3687a48e9eb315d2634303f5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e48c45ba104680917a10394c0c3ecc.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b8f5dc0f33832ef81901f6b9debd6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772786b2d56567eb3a0fa89e9cc38ae.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869630f6b794cf3f2347a2644f19910.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5c8d0e99bb6a0ed5ba124ed37a586.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e278e60c696925df638533ffbb753.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a16b809e510b35f0efd19777f4dbb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543e775a58ae0e77cb387a51c078c65.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0aabbd440ae057bb73784abcc18771.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c63719b122db0498b5398f3acad068.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59169c8c3cf79f2290f7bc9609abc86d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791763337d78d2093809f2f3046a3b6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854020f76b7b5b70d5530f0fa20b55e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd1f6179ce3a833a673426987fb746.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7c8ee6e1dae577a62919bc32d75ed.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d719402d11446efc71b5f40186951.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3f6db097eccfbb676c4c3e8995f75.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039b195984786063c1a7d89d6d4e20b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1e4685573dca6ea1b48f1a0733168.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1f14ef281774683f57d1fb9343f53.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076406d148071ab74f0bef00300db4c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce209b70c5e0e4f2af6ecfcf92caa0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199326c5254f9902b6d298f3c5533c2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f40d077a4d65442b9c5973d6fbc5e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a86181c31f46987e52fc58a3d51bd4.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>