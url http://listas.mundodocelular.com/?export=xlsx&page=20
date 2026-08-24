--- v3 (2026-06-24)
+++ v4 (2026-08-24)
@@ -14,152 +14,176 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 13:18</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 PRO 128GB GRADE A AZUL SWAP</t>
+    <t>Lista gerada no: 24/08/2026 09:32</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB ROSA  GRADE A SWAP HSO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO 128GB GRADE A  DOURADO SWAP</t>
-[...68 lines deleted...]
-    <t>1,480.00</t>
+    <t>IPHONE 13 256GB VERMELHO   GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>SAMSUNG GT-C3520 FLIP/ 2.6 DS/ GSM BT/ VERMELHO</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL LILA</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM517B 7P C/CHIP BRANCO</t>
+  </si>
+  <si>
+    <t>NOKIA 3210 4G TA-1618 - 2.4" - DUAL-SIM - PRETO</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 AMOLED</t>
+  </si>
+  <si>
+    <t>LCD</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 PRO AMOLED</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 14 AMOLED</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 15 PRO AMOLED</t>
+  </si>
+  <si>
+    <t>DISPLAY</t>
+  </si>
+  <si>
+    <t>CAMERA DEPORTVA  ACTION ABC A2071 5K WIFI 1080P FULL HD RECHARGEABLE BRANCO</t>
+  </si>
+  <si>
+    <t>ABC</t>
+  </si>
+  <si>
+    <t>ABC ANDROID 13 16+256 COM CANAIS APP A3080</t>
+  </si>
+  <si>
+    <t>RELOJ SMARTWATCH ABC A3090 HW X MINI BT CALL 7 IN 1</t>
+  </si>
+  <si>
+    <t>Relogio Smart Abc HW Ultra  Mini 2 A3092 Kit 7 Cinto/NFC/GPT/And -</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>SMARTWATCH ABC HW18 A3098 BT CALL 2</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO M8 PRO DUAL CHIP 8/256GB 5G GLOBAL  VERDE</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>PHILIPS PILA RECARGABLE R6B2-RTU25/97</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO V350 VGR FOIL TRIPLE  LAMINA 7500RPM  USB C DOURADO</t>
+  </si>
+  <si>
+    <t>AFEITADORA</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>APARADOR CABELO VGR  V-634 / 650 MAH  PRETO/CINZA 4 IN 1</t>
+  </si>
+  <si>
+    <t>RELOGIO APPLE  WATCH  ULTRA GPS+CELULAR 49MM /  4G SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e278e60c696925df638533ffbb753.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a16b809e510b35f0efd19777f4dbb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543e775a58ae0e77cb387a51c078c65.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0aabbd440ae057bb73784abcc18771.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c63719b122db0498b5398f3acad068.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59169c8c3cf79f2290f7bc9609abc86d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791763337d78d2093809f2f3046a3b6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854020f76b7b5b70d5530f0fa20b55e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd1f6179ce3a833a673426987fb746.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7c8ee6e1dae577a62919bc32d75ed.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d719402d11446efc71b5f40186951.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3f6db097eccfbb676c4c3e8995f75.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039b195984786063c1a7d89d6d4e20b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1e4685573dca6ea1b48f1a0733168.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1f14ef281774683f57d1fb9343f53.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076406d148071ab74f0bef00300db4c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce209b70c5e0e4f2af6ecfcf92caa0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199326c5254f9902b6d298f3c5533c2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f40d077a4d65442b9c5973d6fbc5e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a86181c31f46987e52fc58a3d51bd4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec89dc23efc53c3e5a6d1feaefa0be3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada225eb26f58977a24a3e127ac3be54.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545929a66df37a0de5b42fbbbc00cb3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a312c6ab2405c2d77597e6bf81c4f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13ff5bebf1c725484535b51b3c6240.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b46bc7d2c76adebdb5a78435f3db21.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a623369781aef893d7313e5cc7d454.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1dc5cf906d7c34e544f51975485dd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ead47b15ec9ba5cc45e3518d6d5404.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c2e18553a38707c8492fb1cf8e264.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880148b5859769594ce5edbb0a93907.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1237999777963c5bc9095a9d2d28ab.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c561108126b6768793147c36f6088.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a9eeba5a5e65105bd241ed64b8ba6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72632cb297a2bfd281069eb66e43bb4f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb95fe9e943ee312f51bc9f0b0da99.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfe7226d87d99a7edc940cbc0b0929.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9725daa9bb40ecd299311960b81d7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e087c8e61779cbb8274f5e6fea2c2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de7a16015fd10362e8d13428f69d43.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1093,417 +1117,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>150965</v>
+        <v>152297</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>385.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>150972</v>
+        <v>152303</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>385.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>150989</v>
+        <v>152358</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>385.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>150996</v>
+        <v>152402</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>425.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>151023</v>
+        <v>152426</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>340.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>151030</v>
+        <v>152624</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>335.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>151054</v>
+        <v>152631</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F8" s="3">
-        <v>340.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>151078</v>
+        <v>152648</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F9" s="3">
-        <v>355.0</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>151092</v>
+        <v>152655</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F10" s="3">
-        <v>350.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>151108</v>
+        <v>152679</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F11" s="3">
-        <v>350.0</v>
+        <v>81.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>151122</v>
+        <v>152723</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F12" s="3">
-        <v>350.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>151221</v>
+        <v>152761</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F13" s="3">
-        <v>495.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>151252</v>
+        <v>152785</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F14" s="3">
-        <v>425.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>151269</v>
+        <v>152808</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F15" s="3">
-        <v>425.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>151320</v>
+        <v>152839</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F16" s="3">
-        <v>88.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>151351</v>
+        <v>152891</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="F17" s="3">
-        <v>192.0</v>
+        <v>256.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>151528</v>
+        <v>152914</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E18" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="F18" s="3">
-        <v>107.0</v>
+        <v>6.25</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>151535</v>
+        <v>152945</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="E19" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="F19" s="3">
-        <v>129.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>151566</v>
+        <v>152983</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>39</v>
+      </c>
+      <c r="F20" s="3">
+        <v>35.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>151573</v>
+        <v>153133</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
-      <c r="F21" s="3" t="s">
-        <v>33</v>
+      <c r="F21" s="3">
+        <v>410.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>