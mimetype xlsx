--- v1 (2026-03-13)
+++ v2 (2026-05-02)
@@ -14,100 +14,91 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 17:49</t>
-[...5 lines deleted...]
-    <t>NOTEBOOK</t>
+    <t>Lista gerada no: 01/05/2026 20:22</t>
+  </si>
+  <si>
+    <t>FONE REDMI AIRDOTS 2 RED TWSEJ061LS BLK</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>IPHONE 11 128GB GRADO A+ PRETO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO MAX 128GB GRADE A AZUL</t>
-[...16 lines deleted...]
-  <si>
     <t>RECEPTOR DIGITAL  HTV  H8 ANDROID ULTRA HD</t>
   </si>
   <si>
     <t>RECEPTOR</t>
   </si>
   <si>
     <t>HTV</t>
   </si>
   <si>
     <t>FONTE APPLE ADAPTER MACBOOK   USB-C+C</t>
   </si>
   <si>
     <t>FONTE</t>
   </si>
   <si>
     <t>IPHONE 13 128GB PRETO GRADE A</t>
   </si>
   <si>
     <t>APPLE AIRTAG 1-PACK MX532AM/A MODEL A/2187</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
     <t>IPHONE 13 PRO MAX 128GB GRADE A VERDE</t>
@@ -121,60 +112,72 @@
   <si>
     <t>IPHONE 14 128GB GRADE A PRETO/NEGRO</t>
   </si>
   <si>
     <t>IPHONE 14   128GB GRADE A BRANCO USA</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>IPHONE 14 128GB GRADE A ROXO /LILAS USA</t>
   </si>
   <si>
     <t>IPHONE 13 PRO - 256GB - GRADE A - GOLD/DOURADO</t>
   </si>
   <si>
     <t>IPHONE 13 PRO MAX 128GB GRADE A DOURADO</t>
   </si>
   <si>
     <t>IPHONE 12 PRO - GRADE A   512GB - SWAP- BLUE/AZUL</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 256GB GRADE A GREN (VERDE</t>
   </si>
   <si>
-    <t>IPHONE 14 PRO 128GB GRADE A USA   DOURADO</t>
-[...1 lines deleted...]
-  <si>
     <t>IPHONE 14 PRO 128GB PURPLE  GRADE A  USA</t>
   </si>
   <si>
-    <t>IPAD AIR 4 WIFI +GPS A2316  AZUL CPO</t>
-[...2 lines deleted...]
-    <t>IPAD</t>
+    <t>REL APPLE WATCH S5 40MM  GPS +CELL SWAP  GRIS</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 256GB SWAP GRADO A GRAY</t>
+  </si>
+  <si>
+    <t>CEL SAMSUNG A326U GALAXY A32 4+64 DS PRETO</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>AURICULAR JBL BT TUNE 720BT BRANCO</t>
+  </si>
+  <si>
+    <t>JBL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +200,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bab516fc876409864b6a17593dc98.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9242a7b4b72bbb867afe571bfb9e3c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b1f8d3ec9d424a426c153b69b138a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ad647f4abd9fd130d0581e3dcc3d2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d169f34ed1de7f027c15b20c3e25ac6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc92817e8712a4bf3e0875944dcf339.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a57962ed7e5c3033bb770a9b8d88ca.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141bd88a8c00a1ea40bb1007758472a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517657ba82179a74eae6a88d17bece4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfd734e3b340894e2b253427c6132c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fef0de27dc7f969e27e13089921c4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c012dadd819dedf09508a0c0780f2c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad0868da8a81a39129d9f7862069ea.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a91a84ed007fec8cfac09811bb38f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a870cbbbc8a39ecbf1bad452c062ae6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c303abbdf35da626236c0a04c3ec115.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ed23beaa17c49c3b8b68236c347bf.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bef524167fcc32fc8fc75faa10142.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91719824e53b83c0972d12d3f1e8ece5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fa5843fbc6d225f333d24efc58568.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762363c9fb8e827c02c65649064a3ec8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eef9cb45bb02cc93e196b5f9dd7b7c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ea59ac208c6793f81dbe7d002cc4e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b744251a4c8cf5fbb6c6d4616af6bc2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c039d90788114afc23a7e84e84e593.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89622292df910153786c54f036419e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354b76dfb6b47a51e2c9f540bac17fc.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448f496d2eb6957002f41fb5d2e60d1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ca390affdb9424d0e8b3f7f23c34e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efa450e7902a88c07a55697118994b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fd83fbfe54bae202392b0a22c42e4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1d195c1ea79b41b6ccc6febc4b904.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553e7f88a25fc495412959547e79d10.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58e363b2e2470605e628681914be62.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e61a2dcef410c028b79312f53369fc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7777dd741e0f201f3dae0b0250a179.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1b1456d7fc0b66e52dc2154855668.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0cc2b6282d3f575391d231d7fffe8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c4b234a0f69f1f90d1dd8d2f1cd22.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bd29b725d8465eb3be7ba901f9e15.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1108,417 +1111,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>107068</v>
+        <v>107488</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>799.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>107440</v>
+        <v>107747</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>455.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>107488</v>
+        <v>107860</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>10.0</v>
+        <v>158.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>107747</v>
+        <v>108065</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>199.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>107860</v>
+        <v>110372</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>158.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>108065</v>
+        <v>110426</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>40.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>110372</v>
+        <v>110488</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>335.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>110426</v>
+        <v>110648</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" t="s">
         <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F9" s="3">
-        <v>28.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>110488</v>
+        <v>110716</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F10" s="3">
-        <v>455.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>110648</v>
+        <v>110723</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F11" s="3">
-        <v>12.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>110716</v>
+        <v>110747</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F12" s="3">
-        <v>345.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>110723</v>
+        <v>111553</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F13" s="3">
-        <v>345.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>110747</v>
+        <v>114196</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F14" s="3">
-        <v>345.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>111553</v>
+        <v>114370</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F15" s="3">
-        <v>445.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>114196</v>
+        <v>114417</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F16" s="3">
-        <v>455.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>114370</v>
+        <v>115124</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F17" s="3">
-        <v>410.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>114417</v>
+        <v>115834</v>
       </c>
       <c r="C18" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" t="s">
         <v>34</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F18" s="3">
-        <v>450.0</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>115100</v>
+        <v>117050</v>
       </c>
       <c r="C19" t="s">
         <v>35</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F19" s="3">
-        <v>430.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>115124</v>
+        <v>117616</v>
       </c>
       <c r="C20" t="s">
         <v>36</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="F20" s="3">
-        <v>450.0</v>
+        <v>126.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>115605</v>
+        <v>117685</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F21" s="3">
-        <v>320.0</v>
+        <v>39.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>