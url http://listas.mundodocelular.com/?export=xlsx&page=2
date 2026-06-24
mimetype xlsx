--- v2 (2026-05-02)
+++ v3 (2026-06-24)
@@ -14,170 +14,161 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/05/2026 20:22</t>
-[...2 lines deleted...]
-    <t>FONE REDMI AIRDOTS 2 RED TWSEJ061LS BLK</t>
+    <t>Lista gerada no: 24/06/2026 12:00</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB PRETO GRADE A</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>APPLE AIRTAG 1-PACK MX532AM/A MODEL A/2187</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE A VERDE</t>
+  </si>
+  <si>
+    <t>CABO APPLE MM0A3ZE/A USB-C TO LIGHTNING ORIGINAL</t>
+  </si>
+  <si>
+    <t>CABO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A PRETO/NEGRO</t>
+  </si>
+  <si>
+    <t>IPHONE 14   128GB GRADE A BRANCO USA</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A ROXO /LILAS USA</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO - 256GB - GRADE A - GOLD/DOURADO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE A DOURADO</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO - GRADE A   512GB - SWAP- BLUE/AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A GREN (VERDE</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB PURPLE  GRADE A  USA</t>
+  </si>
+  <si>
+    <t>REL APPLE WATCH S5 40MM  GPS +CELL SWAP  GRIS</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 256GB SWAP GRADO A GRAY</t>
+  </si>
+  <si>
+    <t>CEL SAMSUNG A326U GALAXY A32 4+64 DS PRETO</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>AURICULAR JBL BT TUNE 720BT BRANCO</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
-    <t>XIAOMI</t>
-[...88 lines deleted...]
-  <si>
     <t>JBL</t>
+  </si>
+  <si>
+    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO VERMELHO</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO PRETO</t>
+  </si>
+  <si>
+    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO MARRON</t>
+  </si>
+  <si>
+    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO BRANCO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -200,51 +191,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762363c9fb8e827c02c65649064a3ec8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eef9cb45bb02cc93e196b5f9dd7b7c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ea59ac208c6793f81dbe7d002cc4e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b744251a4c8cf5fbb6c6d4616af6bc2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c039d90788114afc23a7e84e84e593.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89622292df910153786c54f036419e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354b76dfb6b47a51e2c9f540bac17fc.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448f496d2eb6957002f41fb5d2e60d1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ca390affdb9424d0e8b3f7f23c34e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efa450e7902a88c07a55697118994b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fd83fbfe54bae202392b0a22c42e4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1d195c1ea79b41b6ccc6febc4b904.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553e7f88a25fc495412959547e79d10.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58e363b2e2470605e628681914be62.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e61a2dcef410c028b79312f53369fc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7777dd741e0f201f3dae0b0250a179.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1b1456d7fc0b66e52dc2154855668.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0cc2b6282d3f575391d231d7fffe8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c4b234a0f69f1f90d1dd8d2f1cd22.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bd29b725d8465eb3be7ba901f9e15.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56534fa972301a4364224ed6b91ec66b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5a619a666709810d776ba47d9d13a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114529fb4c9b7a30048a571834a0237.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d32cc3ae8a2ce6ca137839c1f4b78.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94585d6f7d689ebff3ff55df7991d0ab.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64df7db15ba5051f2e65580c866abe.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244ff3326fdc42e07c6bc5bd8f0b862.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2420372b7d44a9d75f50ac42c3a9f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99706bf548fd004ca03501fc8ddecda.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2b74800aba78f800517910d56e20c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4902eb2d23cb9bbfd699e159269b0e1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393881b822d49abd4a6b7165a25e073a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab7b29a3265dab5553e3713e8ad4e9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772d00608cc2f654c722189b7ba0629.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8cbc2a0531512b483eb54111725b8.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271265b1f400358b439aa7630c79b7f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b50eb0d2542454b37310e04b928ae5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa3b298e5140478ec4fff6d4b78222.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f974592e0d5193b18e692030cff268.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909cb8d0aacf3b25bb204bfb7d086ca.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1111,417 +1102,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>107488</v>
+        <v>110372</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>10.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>107747</v>
+        <v>110426</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>199.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>107860</v>
+        <v>110488</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>158.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>108065</v>
+        <v>110648</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>40.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>110372</v>
+        <v>110716</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>335.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>110426</v>
+        <v>110723</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>26.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>110488</v>
+        <v>110747</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>420.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>110648</v>
+        <v>111553</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>12.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>110716</v>
+        <v>114196</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>330.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>110723</v>
+        <v>114370</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>330.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>110747</v>
+        <v>114417</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>330.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>111553</v>
+        <v>115124</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
         <v>425.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>114196</v>
+        <v>115834</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>420.0</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>114370</v>
+        <v>117050</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>410.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>114417</v>
+        <v>117616</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="F16" s="3">
-        <v>450.0</v>
+        <v>126.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>115124</v>
+        <v>117685</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F17" s="3">
-        <v>450.0</v>
+        <v>39.5</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>115834</v>
+        <v>117920</v>
       </c>
       <c r="C18" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
         <v>33</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>185.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>117050</v>
+        <v>117937</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="F19" s="3">
-        <v>470.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>117616</v>
+        <v>117944</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F20" s="3">
-        <v>126.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>117685</v>
+        <v>117951</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="F21" s="3">
-        <v>39.5</v>
+        <v>11.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>