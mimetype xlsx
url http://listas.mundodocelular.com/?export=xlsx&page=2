--- v3 (2026-06-24)
+++ v4 (2026-08-24)
@@ -14,161 +14,167 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 12:00</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 128GB PRETO GRADE A</t>
+    <t>Lista gerada no: 24/08/2026 04:13</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A ROXO /LILAS USA</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO - GRADE A   512GB - SWAP- BLUE/AZUL</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...2 lines deleted...]
-    <t>APPLE AIRTAG 1-PACK MX532AM/A MODEL A/2187</t>
+    <t>IPHONE 13 PRO 256GB GRADE A GREN (VERDE</t>
+  </si>
+  <si>
+    <t>REL APPLE WATCH S5 40MM  GPS +CELL SWAP  GRIS</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 256GB SWAP GRADO A GRAY</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE A+ DOURADO</t>
+  </si>
+  <si>
+    <t>CEL SAMSUNG A326U GALAXY A32 4+64 DS PRETO</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>AURICULAR JBL BT TUNE 720BT BRANCO</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>JBL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE A+ AZUL</t>
+  </si>
+  <si>
+    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO VERMELHO</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO MAX 128GB GRADE A VERDE</t>
-[...61 lines deleted...]
-  <si>
     <t>ACER</t>
   </si>
   <si>
     <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO PRETO</t>
   </si>
   <si>
     <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO MARRON</t>
   </si>
   <si>
     <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A+ BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A   AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A GRAY- GRAFFITE USA</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE A+  BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A   USA  PRETO</t>
+  </si>
+  <si>
+    <t>CARREGADOR IPHONE MAGSAFE BATTERY PACK MODEL A2384 BRANCO</t>
+  </si>
+  <si>
+    <t>CARREGADOR</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>RELOGIO BLULORY SMARTWATCH GLIFO 9 DO PRETO</t>
+  </si>
+  <si>
+    <t>BLULORY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +197,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56534fa972301a4364224ed6b91ec66b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5a619a666709810d776ba47d9d13a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114529fb4c9b7a30048a571834a0237.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d32cc3ae8a2ce6ca137839c1f4b78.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94585d6f7d689ebff3ff55df7991d0ab.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64df7db15ba5051f2e65580c866abe.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244ff3326fdc42e07c6bc5bd8f0b862.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2420372b7d44a9d75f50ac42c3a9f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99706bf548fd004ca03501fc8ddecda.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2b74800aba78f800517910d56e20c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4902eb2d23cb9bbfd699e159269b0e1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393881b822d49abd4a6b7165a25e073a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab7b29a3265dab5553e3713e8ad4e9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772d00608cc2f654c722189b7ba0629.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8cbc2a0531512b483eb54111725b8.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271265b1f400358b439aa7630c79b7f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b50eb0d2542454b37310e04b928ae5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa3b298e5140478ec4fff6d4b78222.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f974592e0d5193b18e692030cff268.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909cb8d0aacf3b25bb204bfb7d086ca.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94430eb4696897e9d31528dbfb621bb8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beedd840bba2136112551ea4de7da0c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f706854f9bd3d1fd19b0c106cf176e9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb920866b2bd7bf99ace4c1b0021499.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb91f7212c757373268cfa571253d4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3543f6e4af8f89882e4da138acc58.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1f2e7013c0041e8c719c6ab754c0a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0659362a1f37081e2f2cbadca05ea.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56241f378468f1cd8a1678b36bfc3920.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac411174644cadcdf600274953b047.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2d23724efb336d0273dee1b66ce5d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebfaab3575d69c769df74743c55e65.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a5e04fdcf90f20e3bbcc1057b45f4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13f366cba20cf47c6fec8260d52b8d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d855eac5ab7469090f369b0e1ea696a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1857d297c10b5cbf16ac27c253247.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f3dac51f9780283ad515f158e2ca0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82855d86f257eeb0b0380161900f79c6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ac2dee658092c605d99a9c9ea64fd.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efe58fbcb47a4ca869b8ef9b7b66c3.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1102,417 +1108,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>110372</v>
+        <v>110747</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>290.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>110426</v>
+        <v>114370</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>26.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>110488</v>
+        <v>114417</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>420.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>110648</v>
+        <v>115834</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>12.0</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>110716</v>
+        <v>117050</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>325.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>110723</v>
+        <v>117340</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>325.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>110747</v>
+        <v>117616</v>
       </c>
       <c r="C8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
         <v>18</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>325.0</v>
+        <v>126.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>111553</v>
+        <v>117685</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F9" s="3">
-        <v>425.0</v>
+        <v>39.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>114196</v>
+        <v>117838</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>420.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>114370</v>
+        <v>117920</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>340.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>114417</v>
+        <v>117937</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>450.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>115124</v>
+        <v>117944</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F13" s="3">
-        <v>425.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>115834</v>
+        <v>117951</v>
       </c>
       <c r="C14" t="s">
+        <v>28</v>
+      </c>
+      <c r="D14" t="s">
         <v>24</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>25</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>185.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>117050</v>
+        <v>118194</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>470.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>117616</v>
+        <v>118798</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>126.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>117685</v>
+        <v>119009</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>39.5</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>117920</v>
+        <v>120999</v>
       </c>
       <c r="C18" t="s">
         <v>32</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>11.5</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>117937</v>
+        <v>121125</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>11.5</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>117944</v>
+        <v>121590</v>
       </c>
       <c r="C20" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" t="s">
         <v>35</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F20" s="3">
-        <v>11.5</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>117951</v>
+        <v>122573</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F21" s="3">
-        <v>11.5</v>
+        <v>18.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>