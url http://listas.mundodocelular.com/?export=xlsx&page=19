--- v0 (2026-03-04)
+++ v1 (2026-05-02)
@@ -14,155 +14,176 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 04/03/2026 01:44</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 128GB MTP53HN/A A3090 BLACK</t>
+    <t>Lista gerada no: 02/05/2026 02:16</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 1TBGB DEEP BLUE</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>1,850.00</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...74 lines deleted...]
-    <t>APPLE IMAC 2020 / 27 ” I5 / 3.3 512GB SSD US</t>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL AMERICANO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A  AMERICANO PURPLE</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI 15 8+256GB BLACK</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>DEPILADOR  ELELETRICO VGR V-733 6 EM 1 LADY CARE RECARREGAVEL USB ROSE</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV HTV BOX H9 NDROID</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>HTV</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB COSMIC ORANGE LL/A</t>
+  </si>
+  <si>
+    <t>1,265.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 LAVANDER</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256  XDR 6.3 / CAMARA DUAL l 48+48MP/18MP Center Stage / Ios 26 - SAGE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 BRANCO  LL/A</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 512GB BLACK TITANIUN  GRADE A SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 512GB DESER TITANIUN GRADE A SWAP</t>
+  </si>
+  <si>
+    <t>FONE BLACKVIEW FITBUDS H1 BRANCO</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>TP-LINK</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BLUE LL/A</t>
+  </si>
+  <si>
+    <t>1,270.00</t>
+  </si>
+  <si>
+    <t>INFINIX SMART 10 X6725 4-128 PRETO</t>
+  </si>
+  <si>
+    <t>INFINIX</t>
+  </si>
+  <si>
+    <t>INFINIX SMART 10 X6725 4/128 DOURADO</t>
+  </si>
+  <si>
+    <t>INFINIX SMART 10 X6725 4-128 BRANCO</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 PRO MAX     PRETO</t>
+  </si>
+  <si>
+    <t>DISPLAY</t>
+  </si>
+  <si>
+    <t>LCD</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB GRADE A+  C/CHIP DOURADO  SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bde3863e8bc2c6c67026f633055e67.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04958220e6c8604ffc7ff9926a87ac5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403b3655b656107d5eb5cca40040f50.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538d17a6487105bbf8fa4ade4ada888.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f4c29eaf279a4f14f96b92d78efe6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad1e9e354cda2c38ed87e5c8037092.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ca3d69bb4f0f2f1fb5471ccb991da.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae79371bb49158255aeafb77f8d1014.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622ea6c6ce93a054a6d6d40d901d745.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5a1775d0b76fadba69eb48d46d5f1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a98c282aa9a02eea4781cf44860de.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9f65912506181a3b92123d44d138a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cb35332d14d87a269859b93f06b4c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef60a3e1172416e75f4f43c1d93ba53.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e0271a9bbfff9784e53d31e0b2c3f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24127e8601a16c3c19be0d998720e7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37b21623d9c6736513f66af2a5142d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76a63c60f5062a74d93b5104a11332.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f189ea786436fa7bbd58572a6d85c8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ec4b1c5921d06561468d01f1fd7f6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cee3faaba9c6fead40a70ee6c4e2d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84eeb646a385a789e7bdb1d29793be.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267910e83c53668cc12fd557c89cad85.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b9514b1e968b4401a55909677689c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d1b21b6e61b670cef7cdc44fa1a61.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e530b382d91666c236552ca738cd7e8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea951a2cc5672645a20063fb9f340399.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062c1c9046c59aa8cb4d8f416ba6285.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d8b938bc801499d1857d298587017.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa54031c502f4cf130a16e244b6af0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f04cdbe5b7547de97abac56505c167.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5b4a03b4a9f4aaadd78550fcc0952.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e0f057cdb4fdf97f58320549883cf.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff439736f6890553fe9387066fb008e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f16b5c08c45b9ea52e0fb73d592095.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72728f3df4cb061a818434c10fb6860e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30f255d019d45053fa08980d7c7d6d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1bff19a09e42590f14c4b3ed86a67.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473899b98ff8910c37dbce00a8b29dfb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304873e7b8d4b4881266296b0f47c46.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1096,417 +1117,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>146166</v>
+        <v>147910</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="3">
-        <v>611.0</v>
+      <c r="F2" s="3" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>146180</v>
+        <v>148085</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="3" t="s">
-        <v>12</v>
+      <c r="F3" s="3">
+        <v>670.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>146197</v>
+        <v>148092</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
-      <c r="F4" s="3" t="s">
-        <v>14</v>
+      <c r="F4" s="3">
+        <v>670.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>146203</v>
+        <v>148368</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>880.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>146234</v>
+        <v>148733</v>
       </c>
       <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
         <v>16</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>37.0</v>
+        <v>163.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>146258</v>
+        <v>148788</v>
       </c>
       <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
         <v>18</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>790.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>146272</v>
+        <v>148856</v>
       </c>
       <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
         <v>20</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F8" s="3">
-        <v>780.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>146302</v>
+        <v>148863</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
-      <c r="F9" s="3">
-        <v>570.0</v>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>146319</v>
+        <v>148870</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>590.0</v>
+        <v>815.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>146326</v>
+        <v>148887</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>550.0</v>
+        <v>799.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>146357</v>
+        <v>148894</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>665.0</v>
+        <v>805.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>146401</v>
+        <v>148900</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>240.0</v>
+        <v>945.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>146456</v>
+        <v>148924</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>660.0</v>
+        <v>945.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>146463</v>
+        <v>148979</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="F15" s="3">
-        <v>620.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>146470</v>
+        <v>149143</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
-      <c r="F16" s="3">
-        <v>640.0</v>
+      <c r="F16" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>146487</v>
+        <v>149563</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="F17" s="3">
-        <v>690.0</v>
+        <v>96.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>146494</v>
+        <v>149570</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="F18" s="3">
-        <v>680.0</v>
+        <v>96.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>146500</v>
+        <v>149587</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="F19" s="3">
-        <v>680.0</v>
+        <v>96.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>146517</v>
+        <v>149761</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F20" s="3">
-        <v>655.0</v>
+        <v>56.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>146524</v>
+        <v>149877</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>655.0</v>
+        <v>510.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>