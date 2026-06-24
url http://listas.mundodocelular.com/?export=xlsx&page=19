--- v1 (2026-05-02)
+++ v2 (2026-06-24)
@@ -14,176 +14,143 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/05/2026 02:16</t>
-[...2 lines deleted...]
-    <t>IPHONE 17 PRO MAX 1TBGB DEEP BLUE</t>
+    <t>Lista gerada no: 24/06/2026 13:40</t>
+  </si>
+  <si>
+    <t>REL. APPLE WATCH S9 45MM MR9H3LL/A PINK</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A VERDE SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...5 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
+    <t>IPHONE 15 128GB GRADE A PINK  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A AMARELO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A PRETO  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A AZUL SWAP</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL AMERICANO</t>
-[...83 lines deleted...]
-    <t>IPHONE 14 PRO MAX 128GB GRADE A+  C/CHIP DOURADO  SWAP</t>
+    <t>IPHONE 15 PRO 128GB GRADO A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A BLACK TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A BRANCO TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB  DESERT  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB DESERT  TITANIUN GRADE A SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB BLACK TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB GRADE A NATURAL TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB BLACK TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A  DESERT  TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A WHITH TITANIUN SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -206,51 +173,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cee3faaba9c6fead40a70ee6c4e2d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84eeb646a385a789e7bdb1d29793be.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267910e83c53668cc12fd557c89cad85.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b9514b1e968b4401a55909677689c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d1b21b6e61b670cef7cdc44fa1a61.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e530b382d91666c236552ca738cd7e8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea951a2cc5672645a20063fb9f340399.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062c1c9046c59aa8cb4d8f416ba6285.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d8b938bc801499d1857d298587017.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa54031c502f4cf130a16e244b6af0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f04cdbe5b7547de97abac56505c167.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5b4a03b4a9f4aaadd78550fcc0952.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e0f057cdb4fdf97f58320549883cf.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff439736f6890553fe9387066fb008e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f16b5c08c45b9ea52e0fb73d592095.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72728f3df4cb061a818434c10fb6860e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30f255d019d45053fa08980d7c7d6d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1bff19a09e42590f14c4b3ed86a67.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473899b98ff8910c37dbce00a8b29dfb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304873e7b8d4b4881266296b0f47c46.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485114f050b473d7a26989625eab3f6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507ec3b1fd2588a7c614d94a5fcf049.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6780258fc31f35ad43101e9e0d6f0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cd79b3d83237cfd6eeeed81c65241.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63818afaff06eb1fdfdef90c98f46371.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee54e15f7e74e9b6c7b9b95c70b7559.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb266cbf4b761e9c6f914c473dcfde9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52eb1488c1e743d64c6e1218d58a53.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c41af3d2d2e7b6a7ebf161f721511.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d0a9bc07042e76c23883919dcefcc.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a2fe09efdc9c3e364d24f36e7f95b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f472e626d30fae74ef164e61f0109.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16187432c647a5a60bbed715387821fb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db0c3ce211e9156dd80d881b42b4c2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85652b70e5c571d91a091e305119c540.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be237d8dc16aed7b6974c90293197db.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d855f877101bb6d39c018c6cc0a0c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096514b02805ad456e404dcc9229c0f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4eef81562f344de8382f2a5366766.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7ec58cf5abd9efc99cc4867d9c728.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1117,417 +1084,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>147910</v>
+        <v>150651</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="3" t="s">
-        <v>10</v>
+      <c r="F2" s="3">
+        <v>235.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>148085</v>
+        <v>150682</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>670.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>148092</v>
+        <v>150699</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>670.0</v>
+        <v>449.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>148368</v>
+        <v>150705</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>510.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>148733</v>
+        <v>150712</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>163.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>148788</v>
+        <v>150729</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>32.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>148856</v>
+        <v>150736</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>170.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>148863</v>
+        <v>150743</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
-      <c r="F9" s="3" t="s">
-        <v>23</v>
+      <c r="F9" s="3">
+        <v>560.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>148870</v>
+        <v>150750</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>815.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>148887</v>
+        <v>150774</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>799.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>148894</v>
+        <v>150781</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>805.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>148900</v>
+        <v>150835</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>945.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>148924</v>
+        <v>150859</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>945.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>148979</v>
+        <v>150866</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>30.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>149143</v>
+        <v>150873</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
-      <c r="F16" s="3" t="s">
-        <v>33</v>
+      <c r="F16" s="3">
+        <v>755.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>149563</v>
+        <v>150880</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E17" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>96.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>149570</v>
+        <v>150903</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E18" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>96.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>149587</v>
+        <v>150910</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>96.0</v>
+        <v>875.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>149761</v>
+        <v>150927</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D20" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>56.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>149877</v>
+        <v>150941</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>510.0</v>
+        <v>920.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>