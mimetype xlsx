--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,143 +14,140 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 13:40</t>
-[...5 lines deleted...]
-    <t>RELOGIO</t>
+    <t>Lista gerada no: 24/08/2026 10:21</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB BRANCO   GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 15 128GB GRADE A VERDE SWAP</t>
-[...14 lines deleted...]
-    <t>IPHONE 15 PRO 128GB GRADO A AZUL SWAP</t>
+    <t>IPHONE 14 128GB AZUL  GRADE A  SWAP HSO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>IPHONE 15 PRO 128GB GRADO A NATURAL SWAP</t>
-[...38 lines deleted...]
-    <t>IPHONE 16 PRO MAX 256GB GRADE A WHITH TITANIUN SWAP</t>
+    <t>IPHONE 15 PLUS 128GB GRADE A PRETO SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PLUS 128GB GRADE A AZUL HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PLUS 128GB GRADE A VERDE HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PLUS 128GB GRADE A PINK  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A AZUL  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB AZUL GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 512GB PRETO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 512GB NATURAL  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB PRETO GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB TEAL GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB ULTRAMARINE SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 512GB BLACK TITANIUN SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 1TBGB BLACK SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 1TBGB AZUL GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 1TBGB NATURAL  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB DESERT TITANIUN GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB PRETO GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB ROSA  GRADE A SWAP HSO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -173,51 +170,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485114f050b473d7a26989625eab3f6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507ec3b1fd2588a7c614d94a5fcf049.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6780258fc31f35ad43101e9e0d6f0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cd79b3d83237cfd6eeeed81c65241.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63818afaff06eb1fdfdef90c98f46371.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee54e15f7e74e9b6c7b9b95c70b7559.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb266cbf4b761e9c6f914c473dcfde9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52eb1488c1e743d64c6e1218d58a53.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c41af3d2d2e7b6a7ebf161f721511.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d0a9bc07042e76c23883919dcefcc.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a2fe09efdc9c3e364d24f36e7f95b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f472e626d30fae74ef164e61f0109.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16187432c647a5a60bbed715387821fb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db0c3ce211e9156dd80d881b42b4c2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85652b70e5c571d91a091e305119c540.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be237d8dc16aed7b6974c90293197db.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d855f877101bb6d39c018c6cc0a0c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096514b02805ad456e404dcc9229c0f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4eef81562f344de8382f2a5366766.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7ec58cf5abd9efc99cc4867d9c728.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029197949c33c3fc958b1bd2956e930.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76115dc58f690dfde60b9e9bae4f14c3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f04cc4e71902b07149e0c5d246864.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d14e1967d92e3dc44757f939f2de47.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd099b2e318bef528fb5f3d53d090e7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab80e5ca0d160e4514e95c9d253dbe.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559478b52b823f2c7747d3c0483bb5d2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8149cf3191289d545d2c235c60d371.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7706bd13747496d2eaf8678aa35d4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b49e62147a20903b57d450e981993.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5087927860729b9025f8755c566bb75.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35279746b50df513497c33d5afaa62a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b003dfb9b82620c47374fea0b1fdd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29db000f1cc7a5e6eef360f54ad5b9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d23f2fa83f0b20e28f04efabfac1b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d604aa8534c2260f31f4f17f4dfb1e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37d6c6e1d7212c78dfd7ae21ab7267.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92eee3c1d107bc9357076fa8c695e6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d79601d83fdc26af3c3abe2678c98.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f34c2bb083ce6afc5703e791bf4322.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1084,417 +1081,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>150651</v>
+        <v>151917</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>235.0</v>
+        <v>285.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>150682</v>
+        <v>151924</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>440.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>150699</v>
+        <v>151931</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>449.0</v>
+        <v>465.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>150705</v>
+        <v>151948</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>430.0</v>
+        <v>458.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>150712</v>
+        <v>151955</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>560.0</v>
+        <v>459.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>150729</v>
+        <v>151962</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>560.0</v>
+        <v>459.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>150736</v>
+        <v>151979</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>560.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>150743</v>
+        <v>151986</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>560.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>150750</v>
+        <v>151993</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>610.0</v>
+        <v>730.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>150774</v>
+        <v>152013</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>610.0</v>
+        <v>720.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>150781</v>
+        <v>152044</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>610.0</v>
+        <v>605.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>150835</v>
+        <v>152068</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>740.0</v>
+        <v>605.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>150859</v>
+        <v>152075</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>740.0</v>
+        <v>605.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>150866</v>
+        <v>152099</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>740.0</v>
+        <v>920.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>150873</v>
+        <v>152105</v>
       </c>
       <c r="C16" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>755.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>150880</v>
+        <v>152112</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>755.0</v>
+        <v>770.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>150903</v>
+        <v>152129</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>755.0</v>
+        <v>770.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>150910</v>
+        <v>152174</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>875.0</v>
+        <v>920.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>150927</v>
+        <v>152280</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>880.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>150941</v>
+        <v>152297</v>
       </c>
       <c r="C21" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>920.0</v>
+        <v>340.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>